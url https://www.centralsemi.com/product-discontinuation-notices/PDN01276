--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -41,63 +41,63 @@
   <si>
     <t>EFFECTIVE_DATE</t>
   </si>
   <si>
     <t>ITEM</t>
   </si>
   <si>
     <t>REPLACEMENT</t>
   </si>
   <si>
     <t>LAST_TIME_BUY</t>
   </si>
   <si>
     <t>LAST_SHIPMENTS</t>
   </si>
   <si>
     <t>PDN_DETAILS</t>
   </si>
   <si>
     <t>PDN_DISCLAIMER</t>
   </si>
   <si>
     <t>PDN01276</t>
   </si>
   <si>
-    <t>2026-01-22</t>
+    <t>2026-03-26</t>
   </si>
   <si>
     <t>BC846AT BK</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>N/A, Item removed from PDN and re-activated.</t>
   </si>
   <si>
-    <t>All devices manufactured in the SOT-523 package are discontinued and    classified as End of Life (EOL). &lt;NL&gt;                          Rev.001  of PDN#01276, January 22,2026  issued to remove several part numbers    from this PDN and re-activate them in the system. See the details       listed below in the PDN item section. &lt;NL&gt;                                                                                          Please      contact Semiconductor Customer Service  Representative at               001.631.435.1110</t>
+    <t>All devices manufactured in the SOT-523 package are discontinued and    classified as End of Life (EOL). Rev.001 of PDN#01276, January 22,2026  issued to remove several part numbers from this PDN and re-activate     in the system. See the details listed below in the PDN item section.    Rev. 002, March 26, 2026, issued to remove part number CMUDM8004        from this PDN and re-activate it in the system. Please contact          Semiconductor Customer Service Representative at 001.631.435.1110.</t>
   </si>
   <si>
     <t>Although Central Semiconductor makes every effort to continue to produce devices that have been proclaimed EOL (End of Life) by other manufacturers, it is an accepted industry practice to discontinue certain devices when customer demand falls below a minimum level of sustainability.   Accordingly, the following product(s) have been transitioned to End of Life status as part of Central's ongoing Product Portfolio Management. Any replacement products are noted below. The effective date for placing last purchase orders will be six (6) months from the date of this notice and twelve (12) months from the notice date for final shipments, and minimum order quantities may apply.</t>
   </si>
   <si>
     <t>BC846AT TR</t>
   </si>
   <si>
     <t>BC846BT BK</t>
   </si>
   <si>
     <t>BC846BT BK PBFREE</t>
   </si>
   <si>
     <t>BC846BT TR</t>
   </si>
   <si>
     <t>BC846BT TR PBFREE</t>
   </si>
   <si>
     <t>BC847AT BK</t>
   </si>
   <si>
     <t>BC847AT TR</t>
   </si>
@@ -170,51 +170,51 @@
   <si>
     <t>BC857CT TR</t>
   </si>
   <si>
     <t>BC857CT TR PBFREE</t>
   </si>
   <si>
     <t>CMUDM7001 BK</t>
   </si>
   <si>
     <t>CMUDM7001 BK PBFREE</t>
   </si>
   <si>
     <t>CMUDM7001 TR</t>
   </si>
   <si>
     <t>CMUDM7001 TR PBFREE</t>
   </si>
   <si>
     <t>CMUDM7004 BK</t>
   </si>
   <si>
     <t>N/A-Stock only</t>
   </si>
   <si>
-    <t>2027-01-22</t>
+    <t>2027-03-26</t>
   </si>
   <si>
     <t>CMUDM7004 BK PBFREE</t>
   </si>
   <si>
     <t>CMUDM7004 TR</t>
   </si>
   <si>
     <t>CMUDM7004 TR PBFREE</t>
   </si>
   <si>
     <t>CMUDM7005 BK</t>
   </si>
   <si>
     <t>CMUDM7005 BK PBFREE</t>
   </si>
   <si>
     <t>CMUDM7005 TR</t>
   </si>
   <si>
     <t>CMUDM7005 TR PBFREE</t>
   </si>
   <si>
     <t>CMUDM8001 BK</t>
   </si>
@@ -833,51 +833,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H135"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="614.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="588.571" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="800.947" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -2122,135 +2122,135 @@
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49" t="s">
         <v>13</v>
       </c>
       <c r="H49" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>8</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>64</v>
       </c>
       <c r="D50" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="G50" t="s">
         <v>13</v>
       </c>
       <c r="H50" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>8</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>65</v>
       </c>
       <c r="D51" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="G51" t="s">
         <v>13</v>
       </c>
       <c r="H51" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>8</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>66</v>
       </c>
       <c r="D52" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="G52" t="s">
         <v>13</v>
       </c>
       <c r="H52" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>8</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>67</v>
       </c>
       <c r="D53" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="G53" t="s">
         <v>13</v>
       </c>
       <c r="H53" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>8</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>68</v>
       </c>
       <c r="D54" t="s">
         <v>51</v>
       </c>
       <c r="E54" t="s">
         <v>51</v>
       </c>
       <c r="F54" t="s">