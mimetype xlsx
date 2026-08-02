--- v1 (2025-11-24)
+++ v2 (2026-08-02)
@@ -12248,129 +12248,129 @@
       </c>
       <c r="E321" t="s">
         <v>11</v>
       </c>
       <c r="F321" t="s">
         <v>12</v>
       </c>
       <c r="G321" t="s">
         <v>13</v>
       </c>
       <c r="H321" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
         <v>8</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
         <v>334</v>
       </c>
       <c r="D322" t="s">
-        <v>11</v>
+        <v>335</v>
       </c>
       <c r="E322" t="s">
         <v>11</v>
       </c>
       <c r="F322" t="s">
         <v>12</v>
       </c>
       <c r="G322" t="s">
         <v>13</v>
       </c>
       <c r="H322" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
         <v>8</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
         <v>334</v>
       </c>
       <c r="D323" t="s">
-        <v>335</v>
+        <v>11</v>
       </c>
       <c r="E323" t="s">
         <v>11</v>
       </c>
       <c r="F323" t="s">
         <v>12</v>
       </c>
       <c r="G323" t="s">
         <v>13</v>
       </c>
       <c r="H323" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
         <v>8</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
         <v>336</v>
       </c>
       <c r="D324" t="s">
-        <v>11</v>
+        <v>337</v>
       </c>
       <c r="E324" t="s">
         <v>11</v>
       </c>
       <c r="F324" t="s">
         <v>12</v>
       </c>
       <c r="G324" t="s">
         <v>13</v>
       </c>
       <c r="H324" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
         <v>8</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
         <v>336</v>
       </c>
       <c r="D325" t="s">
-        <v>337</v>
+        <v>11</v>
       </c>
       <c r="E325" t="s">
         <v>11</v>
       </c>
       <c r="F325" t="s">
         <v>12</v>
       </c>
       <c r="G325" t="s">
         <v>13</v>
       </c>
       <c r="H325" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
         <v>8</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
         <v>335</v>
       </c>
       <c r="D326" t="s">