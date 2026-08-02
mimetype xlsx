--- v0 (2025-10-29)
+++ v1 (2026-08-02)
@@ -978,77 +978,77 @@
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>35</v>
       </c>
       <c r="D20" t="s">
@@ -1082,77 +1082,77 @@
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>37</v>
       </c>
       <c r="D22" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24" t="s">