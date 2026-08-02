--- v0 (2025-10-29)
+++ v1 (2026-08-02)
@@ -894,77 +894,77 @@
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17" t="s">
@@ -972,77 +972,77 @@
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>33</v>
       </c>
       <c r="D20" t="s">