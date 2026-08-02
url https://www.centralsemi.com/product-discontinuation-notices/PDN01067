--- v0 (2025-10-29)
+++ v1 (2026-08-02)
@@ -536,129 +536,129 @@
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>