--- v0 (2025-10-29)
+++ v1 (2026-08-02)
@@ -47,66 +47,66 @@
   <si>
     <t>REPLACEMENT</t>
   </si>
   <si>
     <t>LAST_TIME_BUY</t>
   </si>
   <si>
     <t>LAST_SHIPMENTS</t>
   </si>
   <si>
     <t>PDN_DETAILS</t>
   </si>
   <si>
     <t>PDN_DISCLAIMER</t>
   </si>
   <si>
     <t>PDN01062</t>
   </si>
   <si>
     <t>2017-01-13</t>
   </si>
   <si>
     <t>2N3567</t>
   </si>
   <si>
+    <t>PN3567</t>
+  </si>
+  <si>
+    <t>2017-07-13</t>
+  </si>
+  <si>
+    <t>2018-01-13</t>
+  </si>
+  <si>
+    <t>All transistors manufactured in the TO-105 package are discontinued and now classified as End of Life (EOL).</t>
+  </si>
+  <si>
+    <t>Although Central Semiconductor makes every effort to continue to produce devices that have been proclaimed EOL (End of Life) by other manufacturers, it is an accepted industry practice to discontinue certain devices when customer demand falls below a minimum level of sustainability.   Accordingly, the following product(s) have been transitioned to End of Life status as part of Central's ongoing Product Portfolio Management. Any replacement products are noted below. The effective date for placing last purchase orders will be six (6) months from the date of this notice and twelve (12) months from the notice date for final shipments, and minimum order quantities may apply.</t>
+  </si>
+  <si>
     <t>N/A-Stock only</t>
-  </si>
-[...13 lines deleted...]
-    <t>PN3567</t>
   </si>
   <si>
     <t>2N3567 PBFREE</t>
   </si>
   <si>
     <t>PN3567 PBFREE</t>
   </si>
   <si>
     <t>2N3567 TIN/LEAD</t>
   </si>
   <si>
     <t>PN3567 TIN/LEAD</t>
   </si>
   <si>
     <t>2N3568</t>
   </si>
   <si>
     <t>PN3568</t>
   </si>
   <si>
     <t>2N3568 PBFREE</t>
   </si>
   <si>
     <t>PN3568 PBFREE</t>
   </si>
@@ -638,77 +638,77 @@
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
@@ -742,51 +742,51 @@
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
@@ -794,51 +794,51 @@
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11" t="s">
@@ -846,155 +846,155 @@
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>31</v>
       </c>
       <c r="D17" t="s">
@@ -1028,77 +1028,77 @@
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21" t="s">
@@ -1106,181 +1106,181 @@
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>37</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>38</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
       <c r="D24" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>40</v>
       </c>
       <c r="D25" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>8</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>40</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>8</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>42</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>42</v>
       </c>
       <c r="D28" t="s">
@@ -1288,77 +1288,77 @@
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>8</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>44</v>
       </c>
       <c r="D29" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>8</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>44</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>8</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>46</v>
       </c>
       <c r="D31" t="s">
@@ -1366,103 +1366,103 @@
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>46</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>8</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>48</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>48</v>
       </c>
       <c r="D34" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>8</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>50</v>
       </c>
       <c r="D35" t="s">