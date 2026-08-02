--- v0 (2025-10-29)
+++ v1 (2026-08-02)
@@ -605,77 +605,77 @@
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
@@ -813,77 +813,77 @@
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14" t="s">
@@ -1099,77 +1099,77 @@
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
       <c r="D23" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>37</v>
       </c>
       <c r="D24" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>38</v>
       </c>
       <c r="D25" t="s">