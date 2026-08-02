--- v0 (2025-10-29)
+++ v1 (2026-08-02)
@@ -644,77 +644,77 @@
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">