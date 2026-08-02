--- v0 (2025-10-29)
+++ v1 (2026-08-02)
@@ -806,77 +806,77 @@
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>