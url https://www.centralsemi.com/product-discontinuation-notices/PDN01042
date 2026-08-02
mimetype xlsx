--- v0 (2025-10-29)
+++ v1 (2026-08-02)
@@ -566,77 +566,77 @@
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">