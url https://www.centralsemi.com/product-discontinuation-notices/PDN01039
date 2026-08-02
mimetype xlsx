--- v0 (2025-10-29)
+++ v1 (2026-08-02)
@@ -47,66 +47,66 @@
   <si>
     <t>REPLACEMENT</t>
   </si>
   <si>
     <t>LAST_TIME_BUY</t>
   </si>
   <si>
     <t>LAST_SHIPMENTS</t>
   </si>
   <si>
     <t>PDN_DETAILS</t>
   </si>
   <si>
     <t>PDN_DISCLAIMER</t>
   </si>
   <si>
     <t>PDN01039</t>
   </si>
   <si>
     <t>2016-08-11</t>
   </si>
   <si>
     <t>2N5190</t>
   </si>
   <si>
+    <t>N/A-Stock only</t>
+  </si>
+  <si>
+    <t>2017-02-11</t>
+  </si>
+  <si>
+    <t>2017-08-11</t>
+  </si>
+  <si>
+    <t>The 2N5190 series of NPN and PNP Power transistors, with the exception  of 2N5192 and 2N5195, is discontinued and is now classified as End of   Life (EOL).</t>
+  </si>
+  <si>
+    <t>Although Central Semiconductor makes every effort to continue to produce devices that have been proclaimed EOL (End of Life) by other manufacturers, it is an accepted industry practice to discontinue certain devices when customer demand falls below a minimum level of sustainability.   Accordingly, the following product(s) have been transitioned to End of Life status as part of Central's ongoing Product Portfolio Management. Any replacement products are noted below. The effective date for placing last purchase orders will be six (6) months from the date of this notice and twelve (12) months from the notice date for final shipments, and minimum order quantities may apply.</t>
+  </si>
+  <si>
     <t>2N5192 SL</t>
-  </si>
-[...13 lines deleted...]
-    <t>N/A-Stock only</t>
   </si>
   <si>
     <t>2N5190 PBFREE</t>
   </si>
   <si>
     <t>2N5190 TIN/LEAD</t>
   </si>
   <si>
     <t>2N5191</t>
   </si>
   <si>
     <t>2N5191 PBFREE</t>
   </si>
   <si>
     <t>2N5191 TIN/LEAD</t>
   </si>
   <si>
     <t>2N5192R</t>
   </si>
   <si>
     <t>2N5193</t>
   </si>
   <si>
     <t>2N5195 SL</t>
   </si>
@@ -566,77 +566,77 @@
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
@@ -670,103 +670,103 @@
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11" t="s">
@@ -774,51 +774,51 @@
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13" t="s">