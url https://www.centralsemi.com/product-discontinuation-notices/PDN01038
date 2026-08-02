--- v0 (2025-10-29)
+++ v1 (2026-08-02)
@@ -681,77 +681,77 @@
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>