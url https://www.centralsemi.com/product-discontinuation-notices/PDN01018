--- v0 (2025-10-29)
+++ v1 (2026-08-02)
@@ -47,66 +47,66 @@
   <si>
     <t>REPLACEMENT</t>
   </si>
   <si>
     <t>LAST_TIME_BUY</t>
   </si>
   <si>
     <t>LAST_SHIPMENTS</t>
   </si>
   <si>
     <t>PDN_DETAILS</t>
   </si>
   <si>
     <t>PDN_DISCLAIMER</t>
   </si>
   <si>
     <t>PDN01018</t>
   </si>
   <si>
     <t>2016-01-29</t>
   </si>
   <si>
     <t>CMPS5061 BK</t>
   </si>
   <si>
+    <t>N/A-Stock only</t>
+  </si>
+  <si>
+    <t>2016-07-29</t>
+  </si>
+  <si>
+    <t>2017-01-29</t>
+  </si>
+  <si>
+    <t>The CMPS5061, CMPS5062, and CMPS5063 Silicon Controlled Rectifiers are  being discontinued and are now classified as End of Life (EOL).</t>
+  </si>
+  <si>
+    <t>Although Central Semiconductor makes every effort to continue to produce devices that have been proclaimed EOL (End of Life) by other manufacturers, it is an accepted industry practice to discontinue certain devices when customer demand falls below a minimum level of sustainability.   Accordingly, the following product(s) have been transitioned to End of Life status as part of Central's ongoing Product Portfolio Management. Any replacement products are noted below. The effective date for placing last purchase orders will be six (6) months from the date of this notice and twelve (12) months from the notice date for final shipments, and minimum order quantities may apply.</t>
+  </si>
+  <si>
     <t>CMPS5064 BK</t>
-  </si>
-[...13 lines deleted...]
-    <t>N/A-Stock only</t>
   </si>
   <si>
     <t>CMPS5061 BK PBFREE</t>
   </si>
   <si>
     <t>CMPS5064 BK PBFREE</t>
   </si>
   <si>
     <t>CMPS5061 BK TIN/LEAD</t>
   </si>
   <si>
     <t>CMPS5061 TR</t>
   </si>
   <si>
     <t>CMPS5064 TR</t>
   </si>
   <si>
     <t>CMPS5061 TR PBFREE</t>
   </si>
   <si>
     <t>CMPS5064 TR PBFREE</t>
   </si>
   <si>
     <t>CMPS5061 TR TIN/LEAD</t>
   </si>
@@ -587,155 +587,155 @@
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" t="s">
@@ -743,77 +743,77 @@
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12" t="s">
@@ -873,77 +873,77 @@
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>28</v>
       </c>
       <c r="D17" t="s">
@@ -951,103 +951,103 @@
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>29</v>
       </c>
       <c r="D20" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>30</v>
       </c>
       <c r="D21" t="s">
@@ -1055,51 +1055,51 @@
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>32</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>33</v>
       </c>
       <c r="D23" t="s">