--- v6 (2026-08-28)
+++ v7 (2026-10-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PCN243 Item List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2655">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2656">
   <si>
     <t>PCN#</t>
   </si>
   <si>
     <t>EFFECTIVE_DATE</t>
   </si>
   <si>
     <t>ITEM</t>
   </si>
   <si>
     <t>REPLACEMENT</t>
   </si>
   <si>
     <t>CHANGE_DETAILS</t>
   </si>
   <si>
     <t>PCN243</t>
   </si>
   <si>
     <t>25 May 2023</t>
   </si>
   <si>
     <t>BZX84A10 BK</t>
   </si>
   <si>
@@ -6303,50 +6303,53 @@
     <t>CMSZDA4V7 TR</t>
   </si>
   <si>
     <t>CMSZDA4V7 TR PBFREE</t>
   </si>
   <si>
     <t>CMSZDA43V BK</t>
   </si>
   <si>
     <t>CMSZDA43V BK TIN/LEAD</t>
   </si>
   <si>
     <t>CMSZDA43V TR</t>
   </si>
   <si>
     <t>CMSZDA43V TR TIN/LEAD</t>
   </si>
   <si>
     <t>CMSZDA47V BK</t>
   </si>
   <si>
     <t>CMSZDA47V TR</t>
   </si>
   <si>
     <t>CMSZDA5V1 BK</t>
+  </si>
+  <si>
+    <t>CMSZDA5V1 BK PBFREE</t>
   </si>
   <si>
     <t>CMSZDA5V1 TR</t>
   </si>
   <si>
     <t>CMSZDA5V1 TR PBFREE</t>
   </si>
   <si>
     <t>CMSZDA5V6 BK</t>
   </si>
   <si>
     <t>CMSZDA5V6 TR</t>
   </si>
   <si>
     <t>CMSZDA5V6 TR PBFREE</t>
   </si>
   <si>
     <t>CMSZDA6V2 BK</t>
   </si>
   <si>
     <t>CMSZDA6V2 BK TIN/LEAD</t>
   </si>
   <si>
     <t>CMSZDA6V2 TR</t>
   </si>
@@ -8334,51 +8337,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2356"/>
+  <dimension ref="A1:E2357"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="359.769" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -41213,527 +41216,527 @@
     <row r="2160" spans="1:5">
       <c r="A2160" t="s">
         <v>5</v>
       </c>
       <c r="B2160" t="s">
         <v>6</v>
       </c>
       <c r="C2160" t="s">
         <v>2303</v>
       </c>
       <c r="D2160"/>
       <c r="E2160" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2161" spans="1:5">
       <c r="A2161" t="s">
         <v>5</v>
       </c>
       <c r="B2161" t="s">
         <v>6</v>
       </c>
       <c r="C2161" t="s">
         <v>2304</v>
       </c>
-      <c r="D2161" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D2161"/>
       <c r="E2161" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2162" spans="1:5">
       <c r="A2162" t="s">
         <v>5</v>
       </c>
       <c r="B2162" t="s">
         <v>6</v>
       </c>
       <c r="C2162" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D2162" t="s">
         <v>2306</v>
-      </c>
-[...1 lines deleted...]
-        <v>2307</v>
       </c>
       <c r="E2162" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2163" spans="1:5">
       <c r="A2163" t="s">
         <v>5</v>
       </c>
       <c r="B2163" t="s">
         <v>6</v>
       </c>
       <c r="C2163" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D2163" t="s">
         <v>2308</v>
-      </c>
-[...1 lines deleted...]
-        <v>2309</v>
       </c>
       <c r="E2163" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2164" spans="1:5">
       <c r="A2164" t="s">
         <v>5</v>
       </c>
       <c r="B2164" t="s">
         <v>6</v>
       </c>
       <c r="C2164" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D2164" t="s">
         <v>2310</v>
-      </c>
-[...1 lines deleted...]
-        <v>2311</v>
       </c>
       <c r="E2164" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2165" spans="1:5">
       <c r="A2165" t="s">
         <v>5</v>
       </c>
       <c r="B2165" t="s">
         <v>6</v>
       </c>
       <c r="C2165" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D2165" t="s">
         <v>2312</v>
-      </c>
-[...1 lines deleted...]
-        <v>2313</v>
       </c>
       <c r="E2165" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2166" spans="1:5">
       <c r="A2166" t="s">
         <v>5</v>
       </c>
       <c r="B2166" t="s">
         <v>6</v>
       </c>
       <c r="C2166" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D2166" t="s">
         <v>2314</v>
-      </c>
-[...1 lines deleted...]
-        <v>2315</v>
       </c>
       <c r="E2166" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2167" spans="1:5">
       <c r="A2167" t="s">
         <v>5</v>
       </c>
       <c r="B2167" t="s">
         <v>6</v>
       </c>
       <c r="C2167" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D2167" t="s">
         <v>2316</v>
-      </c>
-[...1 lines deleted...]
-        <v>2317</v>
       </c>
       <c r="E2167" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2168" spans="1:5">
       <c r="A2168" t="s">
         <v>5</v>
       </c>
       <c r="B2168" t="s">
         <v>6</v>
       </c>
       <c r="C2168" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D2168" t="s">
         <v>2318</v>
-      </c>
-[...1 lines deleted...]
-        <v>2319</v>
       </c>
       <c r="E2168" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2169" spans="1:5">
       <c r="A2169" t="s">
         <v>5</v>
       </c>
       <c r="B2169" t="s">
         <v>6</v>
       </c>
       <c r="C2169" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D2169" t="s">
         <v>2320</v>
-      </c>
-[...1 lines deleted...]
-        <v>2321</v>
       </c>
       <c r="E2169" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2170" spans="1:5">
       <c r="A2170" t="s">
         <v>5</v>
       </c>
       <c r="B2170" t="s">
         <v>6</v>
       </c>
       <c r="C2170" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D2170" t="s">
         <v>2322</v>
-      </c>
-[...1 lines deleted...]
-        <v>2323</v>
       </c>
       <c r="E2170" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2171" spans="1:5">
       <c r="A2171" t="s">
         <v>5</v>
       </c>
       <c r="B2171" t="s">
         <v>6</v>
       </c>
       <c r="C2171" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D2171" t="s">
         <v>2324</v>
-      </c>
-[...1 lines deleted...]
-        <v>2325</v>
       </c>
       <c r="E2171" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2172" spans="1:5">
       <c r="A2172" t="s">
         <v>5</v>
       </c>
       <c r="B2172" t="s">
         <v>6</v>
       </c>
       <c r="C2172" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D2172" t="s">
         <v>2326</v>
-      </c>
-[...1 lines deleted...]
-        <v>2327</v>
       </c>
       <c r="E2172" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2173" spans="1:5">
       <c r="A2173" t="s">
         <v>5</v>
       </c>
       <c r="B2173" t="s">
         <v>6</v>
       </c>
       <c r="C2173" t="s">
+        <v>2327</v>
+      </c>
+      <c r="D2173" t="s">
         <v>2328</v>
-      </c>
-[...1 lines deleted...]
-        <v>2329</v>
       </c>
       <c r="E2173" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2174" spans="1:5">
       <c r="A2174" t="s">
         <v>5</v>
       </c>
       <c r="B2174" t="s">
         <v>6</v>
       </c>
       <c r="C2174" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D2174" t="s">
         <v>2330</v>
-      </c>
-[...1 lines deleted...]
-        <v>2331</v>
       </c>
       <c r="E2174" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2175" spans="1:5">
       <c r="A2175" t="s">
         <v>5</v>
       </c>
       <c r="B2175" t="s">
         <v>6</v>
       </c>
       <c r="C2175" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D2175" t="s">
         <v>2332</v>
-      </c>
-[...1 lines deleted...]
-        <v>2333</v>
       </c>
       <c r="E2175" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2176" spans="1:5">
       <c r="A2176" t="s">
         <v>5</v>
       </c>
       <c r="B2176" t="s">
         <v>6</v>
       </c>
       <c r="C2176" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D2176" t="s">
         <v>2334</v>
-      </c>
-[...1 lines deleted...]
-        <v>2335</v>
       </c>
       <c r="E2176" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2177" spans="1:5">
       <c r="A2177" t="s">
         <v>5</v>
       </c>
       <c r="B2177" t="s">
         <v>6</v>
       </c>
       <c r="C2177" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D2177" t="s">
         <v>2336</v>
-      </c>
-[...1 lines deleted...]
-        <v>2337</v>
       </c>
       <c r="E2177" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2178" spans="1:5">
       <c r="A2178" t="s">
         <v>5</v>
       </c>
       <c r="B2178" t="s">
         <v>6</v>
       </c>
       <c r="C2178" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D2178" t="s">
         <v>2338</v>
-      </c>
-[...1 lines deleted...]
-        <v>2339</v>
       </c>
       <c r="E2178" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2179" spans="1:5">
       <c r="A2179" t="s">
         <v>5</v>
       </c>
       <c r="B2179" t="s">
         <v>6</v>
       </c>
       <c r="C2179" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D2179" t="s">
         <v>2340</v>
-      </c>
-[...1 lines deleted...]
-        <v>2341</v>
       </c>
       <c r="E2179" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2180" spans="1:5">
       <c r="A2180" t="s">
         <v>5</v>
       </c>
       <c r="B2180" t="s">
         <v>6</v>
       </c>
       <c r="C2180" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D2180" t="s">
         <v>2342</v>
-      </c>
-[...1 lines deleted...]
-        <v>2343</v>
       </c>
       <c r="E2180" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2181" spans="1:5">
       <c r="A2181" t="s">
         <v>5</v>
       </c>
       <c r="B2181" t="s">
         <v>6</v>
       </c>
       <c r="C2181" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D2181" t="s">
         <v>2344</v>
-      </c>
-[...1 lines deleted...]
-        <v>2345</v>
       </c>
       <c r="E2181" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2182" spans="1:5">
       <c r="A2182" t="s">
         <v>5</v>
       </c>
       <c r="B2182" t="s">
         <v>6</v>
       </c>
       <c r="C2182" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D2182" t="s">
         <v>2346</v>
-      </c>
-[...1 lines deleted...]
-        <v>2347</v>
       </c>
       <c r="E2182" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2183" spans="1:5">
       <c r="A2183" t="s">
         <v>5</v>
       </c>
       <c r="B2183" t="s">
         <v>6</v>
       </c>
       <c r="C2183" t="s">
+        <v>2347</v>
+      </c>
+      <c r="D2183" t="s">
         <v>2348</v>
-      </c>
-[...1 lines deleted...]
-        <v>2349</v>
       </c>
       <c r="E2183" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2184" spans="1:5">
       <c r="A2184" t="s">
         <v>5</v>
       </c>
       <c r="B2184" t="s">
         <v>6</v>
       </c>
       <c r="C2184" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D2184" t="s">
         <v>2350</v>
-      </c>
-[...1 lines deleted...]
-        <v>2351</v>
       </c>
       <c r="E2184" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2185" spans="1:5">
       <c r="A2185" t="s">
         <v>5</v>
       </c>
       <c r="B2185" t="s">
         <v>6</v>
       </c>
       <c r="C2185" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D2185" t="s">
         <v>2352</v>
-      </c>
-[...1 lines deleted...]
-        <v>2353</v>
       </c>
       <c r="E2185" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2186" spans="1:5">
       <c r="A2186" t="s">
         <v>5</v>
       </c>
       <c r="B2186" t="s">
         <v>6</v>
       </c>
       <c r="C2186" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D2186" t="s">
         <v>2354</v>
-      </c>
-[...1 lines deleted...]
-        <v>2355</v>
       </c>
       <c r="E2186" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2187" spans="1:5">
       <c r="A2187" t="s">
         <v>5</v>
       </c>
       <c r="B2187" t="s">
         <v>6</v>
       </c>
       <c r="C2187" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D2187" t="s">
         <v>2356</v>
-      </c>
-[...1 lines deleted...]
-        <v>2357</v>
       </c>
       <c r="E2187" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2188" spans="1:5">
       <c r="A2188" t="s">
         <v>5</v>
       </c>
       <c r="B2188" t="s">
         <v>6</v>
       </c>
       <c r="C2188" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D2188" t="s">
         <v>2358</v>
-      </c>
-[...1 lines deleted...]
-        <v>2359</v>
       </c>
       <c r="E2188" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2189" spans="1:5">
       <c r="A2189" t="s">
         <v>5</v>
       </c>
       <c r="B2189" t="s">
         <v>6</v>
       </c>
       <c r="C2189" t="s">
+        <v>2359</v>
+      </c>
+      <c r="D2189" t="s">
         <v>2360</v>
       </c>
-      <c r="D2189"/>
       <c r="E2189" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2190" spans="1:5">
       <c r="A2190" t="s">
         <v>5</v>
       </c>
       <c r="B2190" t="s">
         <v>6</v>
       </c>
       <c r="C2190" t="s">
         <v>2361</v>
       </c>
       <c r="D2190"/>
       <c r="E2190" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2191" spans="1:5">
       <c r="A2191" t="s">
         <v>5</v>
       </c>
       <c r="B2191" t="s">
         <v>6</v>
@@ -41824,1307 +41827,1307 @@
     <row r="2197" spans="1:5">
       <c r="A2197" t="s">
         <v>5</v>
       </c>
       <c r="B2197" t="s">
         <v>6</v>
       </c>
       <c r="C2197" t="s">
         <v>2368</v>
       </c>
       <c r="D2197"/>
       <c r="E2197" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2198" spans="1:5">
       <c r="A2198" t="s">
         <v>5</v>
       </c>
       <c r="B2198" t="s">
         <v>6</v>
       </c>
       <c r="C2198" t="s">
         <v>2369</v>
       </c>
-      <c r="D2198" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D2198"/>
       <c r="E2198" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2199" spans="1:5">
       <c r="A2199" t="s">
         <v>5</v>
       </c>
       <c r="B2199" t="s">
         <v>6</v>
       </c>
       <c r="C2199" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D2199" t="s">
         <v>2371</v>
-      </c>
-[...1 lines deleted...]
-        <v>2372</v>
       </c>
       <c r="E2199" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2200" spans="1:5">
       <c r="A2200" t="s">
         <v>5</v>
       </c>
       <c r="B2200" t="s">
         <v>6</v>
       </c>
       <c r="C2200" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D2200" t="s">
         <v>2373</v>
-      </c>
-[...1 lines deleted...]
-        <v>2374</v>
       </c>
       <c r="E2200" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2201" spans="1:5">
       <c r="A2201" t="s">
         <v>5</v>
       </c>
       <c r="B2201" t="s">
         <v>6</v>
       </c>
       <c r="C2201" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D2201" t="s">
         <v>2375</v>
-      </c>
-[...1 lines deleted...]
-        <v>2376</v>
       </c>
       <c r="E2201" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2202" spans="1:5">
       <c r="A2202" t="s">
         <v>5</v>
       </c>
       <c r="B2202" t="s">
         <v>6</v>
       </c>
       <c r="C2202" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D2202" t="s">
         <v>2377</v>
-      </c>
-[...1 lines deleted...]
-        <v>2378</v>
       </c>
       <c r="E2202" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2203" spans="1:5">
       <c r="A2203" t="s">
         <v>5</v>
       </c>
       <c r="B2203" t="s">
         <v>6</v>
       </c>
       <c r="C2203" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D2203" t="s">
         <v>2379</v>
-      </c>
-[...1 lines deleted...]
-        <v>2380</v>
       </c>
       <c r="E2203" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2204" spans="1:5">
       <c r="A2204" t="s">
         <v>5</v>
       </c>
       <c r="B2204" t="s">
         <v>6</v>
       </c>
       <c r="C2204" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D2204" t="s">
         <v>2381</v>
-      </c>
-[...1 lines deleted...]
-        <v>2382</v>
       </c>
       <c r="E2204" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2205" spans="1:5">
       <c r="A2205" t="s">
         <v>5</v>
       </c>
       <c r="B2205" t="s">
         <v>6</v>
       </c>
       <c r="C2205" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D2205" t="s">
         <v>2383</v>
-      </c>
-[...1 lines deleted...]
-        <v>2384</v>
       </c>
       <c r="E2205" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2206" spans="1:5">
       <c r="A2206" t="s">
         <v>5</v>
       </c>
       <c r="B2206" t="s">
         <v>6</v>
       </c>
       <c r="C2206" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D2206" t="s">
         <v>2385</v>
-      </c>
-[...1 lines deleted...]
-        <v>2386</v>
       </c>
       <c r="E2206" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2207" spans="1:5">
       <c r="A2207" t="s">
         <v>5</v>
       </c>
       <c r="B2207" t="s">
         <v>6</v>
       </c>
       <c r="C2207" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D2207" t="s">
         <v>2387</v>
-      </c>
-[...1 lines deleted...]
-        <v>2388</v>
       </c>
       <c r="E2207" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2208" spans="1:5">
       <c r="A2208" t="s">
         <v>5</v>
       </c>
       <c r="B2208" t="s">
         <v>6</v>
       </c>
       <c r="C2208" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D2208" t="s">
         <v>2389</v>
-      </c>
-[...1 lines deleted...]
-        <v>2390</v>
       </c>
       <c r="E2208" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2209" spans="1:5">
       <c r="A2209" t="s">
         <v>5</v>
       </c>
       <c r="B2209" t="s">
         <v>6</v>
       </c>
       <c r="C2209" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D2209" t="s">
         <v>2391</v>
-      </c>
-[...1 lines deleted...]
-        <v>2392</v>
       </c>
       <c r="E2209" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2210" spans="1:5">
       <c r="A2210" t="s">
         <v>5</v>
       </c>
       <c r="B2210" t="s">
         <v>6</v>
       </c>
       <c r="C2210" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D2210" t="s">
         <v>2393</v>
-      </c>
-[...1 lines deleted...]
-        <v>2394</v>
       </c>
       <c r="E2210" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2211" spans="1:5">
       <c r="A2211" t="s">
         <v>5</v>
       </c>
       <c r="B2211" t="s">
         <v>6</v>
       </c>
       <c r="C2211" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D2211" t="s">
         <v>2395</v>
-      </c>
-[...1 lines deleted...]
-        <v>2396</v>
       </c>
       <c r="E2211" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2212" spans="1:5">
       <c r="A2212" t="s">
         <v>5</v>
       </c>
       <c r="B2212" t="s">
         <v>6</v>
       </c>
       <c r="C2212" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D2212" t="s">
         <v>2397</v>
-      </c>
-[...1 lines deleted...]
-        <v>2398</v>
       </c>
       <c r="E2212" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2213" spans="1:5">
       <c r="A2213" t="s">
         <v>5</v>
       </c>
       <c r="B2213" t="s">
         <v>6</v>
       </c>
       <c r="C2213" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D2213" t="s">
         <v>2399</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400</v>
       </c>
       <c r="E2213" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2214" spans="1:5">
       <c r="A2214" t="s">
         <v>5</v>
       </c>
       <c r="B2214" t="s">
         <v>6</v>
       </c>
       <c r="C2214" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D2214" t="s">
         <v>2401</v>
-      </c>
-[...1 lines deleted...]
-        <v>2402</v>
       </c>
       <c r="E2214" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2215" spans="1:5">
       <c r="A2215" t="s">
         <v>5</v>
       </c>
       <c r="B2215" t="s">
         <v>6</v>
       </c>
       <c r="C2215" t="s">
+        <v>2402</v>
+      </c>
+      <c r="D2215" t="s">
         <v>2403</v>
-      </c>
-[...1 lines deleted...]
-        <v>2404</v>
       </c>
       <c r="E2215" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2216" spans="1:5">
       <c r="A2216" t="s">
         <v>5</v>
       </c>
       <c r="B2216" t="s">
         <v>6</v>
       </c>
       <c r="C2216" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D2216" t="s">
         <v>2405</v>
-      </c>
-[...1 lines deleted...]
-        <v>2406</v>
       </c>
       <c r="E2216" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2217" spans="1:5">
       <c r="A2217" t="s">
         <v>5</v>
       </c>
       <c r="B2217" t="s">
         <v>6</v>
       </c>
       <c r="C2217" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D2217" t="s">
         <v>2407</v>
-      </c>
-[...1 lines deleted...]
-        <v>2408</v>
       </c>
       <c r="E2217" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2218" spans="1:5">
       <c r="A2218" t="s">
         <v>5</v>
       </c>
       <c r="B2218" t="s">
         <v>6</v>
       </c>
       <c r="C2218" t="s">
+        <v>2408</v>
+      </c>
+      <c r="D2218" t="s">
         <v>2409</v>
-      </c>
-[...1 lines deleted...]
-        <v>2410</v>
       </c>
       <c r="E2218" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2219" spans="1:5">
       <c r="A2219" t="s">
         <v>5</v>
       </c>
       <c r="B2219" t="s">
         <v>6</v>
       </c>
       <c r="C2219" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D2219" t="s">
         <v>2411</v>
-      </c>
-[...1 lines deleted...]
-        <v>2412</v>
       </c>
       <c r="E2219" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2220" spans="1:5">
       <c r="A2220" t="s">
         <v>5</v>
       </c>
       <c r="B2220" t="s">
         <v>6</v>
       </c>
       <c r="C2220" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D2220" t="s">
         <v>2413</v>
-      </c>
-[...1 lines deleted...]
-        <v>2414</v>
       </c>
       <c r="E2220" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2221" spans="1:5">
       <c r="A2221" t="s">
         <v>5</v>
       </c>
       <c r="B2221" t="s">
         <v>6</v>
       </c>
       <c r="C2221" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D2221" t="s">
         <v>2415</v>
-      </c>
-[...1 lines deleted...]
-        <v>2416</v>
       </c>
       <c r="E2221" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2222" spans="1:5">
       <c r="A2222" t="s">
         <v>5</v>
       </c>
       <c r="B2222" t="s">
         <v>6</v>
       </c>
       <c r="C2222" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D2222" t="s">
         <v>2417</v>
-      </c>
-[...1 lines deleted...]
-        <v>2418</v>
       </c>
       <c r="E2222" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2223" spans="1:5">
       <c r="A2223" t="s">
         <v>5</v>
       </c>
       <c r="B2223" t="s">
         <v>6</v>
       </c>
       <c r="C2223" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D2223" t="s">
         <v>2419</v>
-      </c>
-[...1 lines deleted...]
-        <v>2420</v>
       </c>
       <c r="E2223" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2224" spans="1:5">
       <c r="A2224" t="s">
         <v>5</v>
       </c>
       <c r="B2224" t="s">
         <v>6</v>
       </c>
       <c r="C2224" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D2224" t="s">
         <v>2421</v>
-      </c>
-[...1 lines deleted...]
-        <v>2422</v>
       </c>
       <c r="E2224" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2225" spans="1:5">
       <c r="A2225" t="s">
         <v>5</v>
       </c>
       <c r="B2225" t="s">
         <v>6</v>
       </c>
       <c r="C2225" t="s">
+        <v>2422</v>
+      </c>
+      <c r="D2225" t="s">
         <v>2423</v>
-      </c>
-[...1 lines deleted...]
-        <v>2424</v>
       </c>
       <c r="E2225" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2226" spans="1:5">
       <c r="A2226" t="s">
         <v>5</v>
       </c>
       <c r="B2226" t="s">
         <v>6</v>
       </c>
       <c r="C2226" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D2226" t="s">
         <v>2425</v>
-      </c>
-[...1 lines deleted...]
-        <v>2426</v>
       </c>
       <c r="E2226" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2227" spans="1:5">
       <c r="A2227" t="s">
         <v>5</v>
       </c>
       <c r="B2227" t="s">
         <v>6</v>
       </c>
       <c r="C2227" t="s">
+        <v>2426</v>
+      </c>
+      <c r="D2227" t="s">
         <v>2427</v>
-      </c>
-[...1 lines deleted...]
-        <v>2428</v>
       </c>
       <c r="E2227" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2228" spans="1:5">
       <c r="A2228" t="s">
         <v>5</v>
       </c>
       <c r="B2228" t="s">
         <v>6</v>
       </c>
       <c r="C2228" t="s">
+        <v>2428</v>
+      </c>
+      <c r="D2228" t="s">
         <v>2429</v>
-      </c>
-[...1 lines deleted...]
-        <v>2430</v>
       </c>
       <c r="E2228" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2229" spans="1:5">
       <c r="A2229" t="s">
         <v>5</v>
       </c>
       <c r="B2229" t="s">
         <v>6</v>
       </c>
       <c r="C2229" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D2229" t="s">
         <v>2431</v>
-      </c>
-[...1 lines deleted...]
-        <v>2432</v>
       </c>
       <c r="E2229" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2230" spans="1:5">
       <c r="A2230" t="s">
         <v>5</v>
       </c>
       <c r="B2230" t="s">
         <v>6</v>
       </c>
       <c r="C2230" t="s">
+        <v>2432</v>
+      </c>
+      <c r="D2230" t="s">
         <v>2433</v>
-      </c>
-[...1 lines deleted...]
-        <v>2434</v>
       </c>
       <c r="E2230" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2231" spans="1:5">
       <c r="A2231" t="s">
         <v>5</v>
       </c>
       <c r="B2231" t="s">
         <v>6</v>
       </c>
       <c r="C2231" t="s">
+        <v>2434</v>
+      </c>
+      <c r="D2231" t="s">
         <v>2435</v>
-      </c>
-[...1 lines deleted...]
-        <v>2436</v>
       </c>
       <c r="E2231" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2232" spans="1:5">
       <c r="A2232" t="s">
         <v>5</v>
       </c>
       <c r="B2232" t="s">
         <v>6</v>
       </c>
       <c r="C2232" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D2232" t="s">
         <v>2437</v>
-      </c>
-[...1 lines deleted...]
-        <v>2438</v>
       </c>
       <c r="E2232" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2233" spans="1:5">
       <c r="A2233" t="s">
         <v>5</v>
       </c>
       <c r="B2233" t="s">
         <v>6</v>
       </c>
       <c r="C2233" t="s">
+        <v>2438</v>
+      </c>
+      <c r="D2233" t="s">
         <v>2439</v>
-      </c>
-[...1 lines deleted...]
-        <v>2440</v>
       </c>
       <c r="E2233" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2234" spans="1:5">
       <c r="A2234" t="s">
         <v>5</v>
       </c>
       <c r="B2234" t="s">
         <v>6</v>
       </c>
       <c r="C2234" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D2234" t="s">
         <v>2441</v>
-      </c>
-[...1 lines deleted...]
-        <v>2442</v>
       </c>
       <c r="E2234" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2235" spans="1:5">
       <c r="A2235" t="s">
         <v>5</v>
       </c>
       <c r="B2235" t="s">
         <v>6</v>
       </c>
       <c r="C2235" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D2235" t="s">
         <v>2443</v>
-      </c>
-[...1 lines deleted...]
-        <v>2444</v>
       </c>
       <c r="E2235" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2236" spans="1:5">
       <c r="A2236" t="s">
         <v>5</v>
       </c>
       <c r="B2236" t="s">
         <v>6</v>
       </c>
       <c r="C2236" t="s">
+        <v>2444</v>
+      </c>
+      <c r="D2236" t="s">
         <v>2445</v>
-      </c>
-[...1 lines deleted...]
-        <v>2446</v>
       </c>
       <c r="E2236" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2237" spans="1:5">
       <c r="A2237" t="s">
         <v>5</v>
       </c>
       <c r="B2237" t="s">
         <v>6</v>
       </c>
       <c r="C2237" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D2237" t="s">
         <v>2447</v>
-      </c>
-[...1 lines deleted...]
-        <v>2448</v>
       </c>
       <c r="E2237" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2238" spans="1:5">
       <c r="A2238" t="s">
         <v>5</v>
       </c>
       <c r="B2238" t="s">
         <v>6</v>
       </c>
       <c r="C2238" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D2238" t="s">
         <v>2449</v>
-      </c>
-[...1 lines deleted...]
-        <v>2450</v>
       </c>
       <c r="E2238" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2239" spans="1:5">
       <c r="A2239" t="s">
         <v>5</v>
       </c>
       <c r="B2239" t="s">
         <v>6</v>
       </c>
       <c r="C2239" t="s">
+        <v>2450</v>
+      </c>
+      <c r="D2239" t="s">
         <v>2451</v>
-      </c>
-[...1 lines deleted...]
-        <v>2452</v>
       </c>
       <c r="E2239" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2240" spans="1:5">
       <c r="A2240" t="s">
         <v>5</v>
       </c>
       <c r="B2240" t="s">
         <v>6</v>
       </c>
       <c r="C2240" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D2240" t="s">
         <v>2453</v>
-      </c>
-[...1 lines deleted...]
-        <v>2454</v>
       </c>
       <c r="E2240" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2241" spans="1:5">
       <c r="A2241" t="s">
         <v>5</v>
       </c>
       <c r="B2241" t="s">
         <v>6</v>
       </c>
       <c r="C2241" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D2241" t="s">
         <v>2455</v>
-      </c>
-[...1 lines deleted...]
-        <v>2456</v>
       </c>
       <c r="E2241" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2242" spans="1:5">
       <c r="A2242" t="s">
         <v>5</v>
       </c>
       <c r="B2242" t="s">
         <v>6</v>
       </c>
       <c r="C2242" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D2242" t="s">
         <v>2457</v>
-      </c>
-[...1 lines deleted...]
-        <v>2458</v>
       </c>
       <c r="E2242" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2243" spans="1:5">
       <c r="A2243" t="s">
         <v>5</v>
       </c>
       <c r="B2243" t="s">
         <v>6</v>
       </c>
       <c r="C2243" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D2243" t="s">
         <v>2459</v>
-      </c>
-[...1 lines deleted...]
-        <v>2460</v>
       </c>
       <c r="E2243" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2244" spans="1:5">
       <c r="A2244" t="s">
         <v>5</v>
       </c>
       <c r="B2244" t="s">
         <v>6</v>
       </c>
       <c r="C2244" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D2244" t="s">
         <v>2461</v>
-      </c>
-[...1 lines deleted...]
-        <v>2462</v>
       </c>
       <c r="E2244" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2245" spans="1:5">
       <c r="A2245" t="s">
         <v>5</v>
       </c>
       <c r="B2245" t="s">
         <v>6</v>
       </c>
       <c r="C2245" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D2245" t="s">
         <v>2463</v>
-      </c>
-[...1 lines deleted...]
-        <v>2464</v>
       </c>
       <c r="E2245" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2246" spans="1:5">
       <c r="A2246" t="s">
         <v>5</v>
       </c>
       <c r="B2246" t="s">
         <v>6</v>
       </c>
       <c r="C2246" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D2246" t="s">
         <v>2465</v>
       </c>
-      <c r="D2246"/>
       <c r="E2246" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2247" spans="1:5">
       <c r="A2247" t="s">
         <v>5</v>
       </c>
       <c r="B2247" t="s">
         <v>6</v>
       </c>
       <c r="C2247" t="s">
         <v>2466</v>
       </c>
-      <c r="D2247" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D2247"/>
       <c r="E2247" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2248" spans="1:5">
       <c r="A2248" t="s">
         <v>5</v>
       </c>
       <c r="B2248" t="s">
         <v>6</v>
       </c>
       <c r="C2248" t="s">
+        <v>2467</v>
+      </c>
+      <c r="D2248" t="s">
         <v>2468</v>
-      </c>
-[...1 lines deleted...]
-        <v>2469</v>
       </c>
       <c r="E2248" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2249" spans="1:5">
       <c r="A2249" t="s">
         <v>5</v>
       </c>
       <c r="B2249" t="s">
         <v>6</v>
       </c>
       <c r="C2249" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D2249" t="s">
         <v>2470</v>
-      </c>
-[...1 lines deleted...]
-        <v>2471</v>
       </c>
       <c r="E2249" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2250" spans="1:5">
       <c r="A2250" t="s">
         <v>5</v>
       </c>
       <c r="B2250" t="s">
         <v>6</v>
       </c>
       <c r="C2250" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D2250" t="s">
         <v>2472</v>
-      </c>
-[...1 lines deleted...]
-        <v>2473</v>
       </c>
       <c r="E2250" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2251" spans="1:5">
       <c r="A2251" t="s">
         <v>5</v>
       </c>
       <c r="B2251" t="s">
         <v>6</v>
       </c>
       <c r="C2251" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D2251" t="s">
         <v>2474</v>
-      </c>
-[...1 lines deleted...]
-        <v>2475</v>
       </c>
       <c r="E2251" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2252" spans="1:5">
       <c r="A2252" t="s">
         <v>5</v>
       </c>
       <c r="B2252" t="s">
         <v>6</v>
       </c>
       <c r="C2252" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D2252" t="s">
         <v>2476</v>
-      </c>
-[...1 lines deleted...]
-        <v>2477</v>
       </c>
       <c r="E2252" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2253" spans="1:5">
       <c r="A2253" t="s">
         <v>5</v>
       </c>
       <c r="B2253" t="s">
         <v>6</v>
       </c>
       <c r="C2253" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D2253" t="s">
         <v>2478</v>
-      </c>
-[...1 lines deleted...]
-        <v>2479</v>
       </c>
       <c r="E2253" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2254" spans="1:5">
       <c r="A2254" t="s">
         <v>5</v>
       </c>
       <c r="B2254" t="s">
         <v>6</v>
       </c>
       <c r="C2254" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D2254" t="s">
         <v>2480</v>
-      </c>
-[...1 lines deleted...]
-        <v>2481</v>
       </c>
       <c r="E2254" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2255" spans="1:5">
       <c r="A2255" t="s">
         <v>5</v>
       </c>
       <c r="B2255" t="s">
         <v>6</v>
       </c>
       <c r="C2255" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D2255" t="s">
         <v>2482</v>
-      </c>
-[...1 lines deleted...]
-        <v>2483</v>
       </c>
       <c r="E2255" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2256" spans="1:5">
       <c r="A2256" t="s">
         <v>5</v>
       </c>
       <c r="B2256" t="s">
         <v>6</v>
       </c>
       <c r="C2256" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D2256" t="s">
         <v>2484</v>
-      </c>
-[...1 lines deleted...]
-        <v>2485</v>
       </c>
       <c r="E2256" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2257" spans="1:5">
       <c r="A2257" t="s">
         <v>5</v>
       </c>
       <c r="B2257" t="s">
         <v>6</v>
       </c>
       <c r="C2257" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D2257" t="s">
         <v>2486</v>
-      </c>
-[...1 lines deleted...]
-        <v>2487</v>
       </c>
       <c r="E2257" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2258" spans="1:5">
       <c r="A2258" t="s">
         <v>5</v>
       </c>
       <c r="B2258" t="s">
         <v>6</v>
       </c>
       <c r="C2258" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D2258" t="s">
         <v>2488</v>
-      </c>
-[...1 lines deleted...]
-        <v>2489</v>
       </c>
       <c r="E2258" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2259" spans="1:5">
       <c r="A2259" t="s">
         <v>5</v>
       </c>
       <c r="B2259" t="s">
         <v>6</v>
       </c>
       <c r="C2259" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D2259" t="s">
         <v>2490</v>
-      </c>
-[...1 lines deleted...]
-        <v>2491</v>
       </c>
       <c r="E2259" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2260" spans="1:5">
       <c r="A2260" t="s">
         <v>5</v>
       </c>
       <c r="B2260" t="s">
         <v>6</v>
       </c>
       <c r="C2260" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D2260" t="s">
         <v>2492</v>
-      </c>
-[...1 lines deleted...]
-        <v>2493</v>
       </c>
       <c r="E2260" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2261" spans="1:5">
       <c r="A2261" t="s">
         <v>5</v>
       </c>
       <c r="B2261" t="s">
         <v>6</v>
       </c>
       <c r="C2261" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D2261" t="s">
         <v>2494</v>
-      </c>
-[...1 lines deleted...]
-        <v>2495</v>
       </c>
       <c r="E2261" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2262" spans="1:5">
       <c r="A2262" t="s">
         <v>5</v>
       </c>
       <c r="B2262" t="s">
         <v>6</v>
       </c>
       <c r="C2262" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D2262" t="s">
         <v>2496</v>
-      </c>
-[...1 lines deleted...]
-        <v>2497</v>
       </c>
       <c r="E2262" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2263" spans="1:5">
       <c r="A2263" t="s">
         <v>5</v>
       </c>
       <c r="B2263" t="s">
         <v>6</v>
       </c>
       <c r="C2263" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D2263" t="s">
         <v>2498</v>
-      </c>
-[...1 lines deleted...]
-        <v>2499</v>
       </c>
       <c r="E2263" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2264" spans="1:5">
       <c r="A2264" t="s">
         <v>5</v>
       </c>
       <c r="B2264" t="s">
         <v>6</v>
       </c>
       <c r="C2264" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D2264" t="s">
         <v>2500</v>
-      </c>
-[...1 lines deleted...]
-        <v>2501</v>
       </c>
       <c r="E2264" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2265" spans="1:5">
       <c r="A2265" t="s">
         <v>5</v>
       </c>
       <c r="B2265" t="s">
         <v>6</v>
       </c>
       <c r="C2265" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D2265" t="s">
         <v>2502</v>
-      </c>
-[...1 lines deleted...]
-        <v>2503</v>
       </c>
       <c r="E2265" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2266" spans="1:5">
       <c r="A2266" t="s">
         <v>5</v>
       </c>
       <c r="B2266" t="s">
         <v>6</v>
       </c>
       <c r="C2266" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D2266" t="s">
         <v>2504</v>
-      </c>
-[...1 lines deleted...]
-        <v>2505</v>
       </c>
       <c r="E2266" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2267" spans="1:5">
       <c r="A2267" t="s">
         <v>5</v>
       </c>
       <c r="B2267" t="s">
         <v>6</v>
       </c>
       <c r="C2267" t="s">
+        <v>2505</v>
+      </c>
+      <c r="D2267" t="s">
         <v>2506</v>
-      </c>
-[...1 lines deleted...]
-        <v>2507</v>
       </c>
       <c r="E2267" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2268" spans="1:5">
       <c r="A2268" t="s">
         <v>5</v>
       </c>
       <c r="B2268" t="s">
         <v>6</v>
       </c>
       <c r="C2268" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D2268" t="s">
         <v>2508</v>
-      </c>
-[...1 lines deleted...]
-        <v>2509</v>
       </c>
       <c r="E2268" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2269" spans="1:5">
       <c r="A2269" t="s">
         <v>5</v>
       </c>
       <c r="B2269" t="s">
         <v>6</v>
       </c>
       <c r="C2269" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D2269" t="s">
         <v>2510</v>
-      </c>
-[...1 lines deleted...]
-        <v>2511</v>
       </c>
       <c r="E2269" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2270" spans="1:5">
       <c r="A2270" t="s">
         <v>5</v>
       </c>
       <c r="B2270" t="s">
         <v>6</v>
       </c>
       <c r="C2270" t="s">
+        <v>2511</v>
+      </c>
+      <c r="D2270" t="s">
         <v>2512</v>
-      </c>
-[...1 lines deleted...]
-        <v>2513</v>
       </c>
       <c r="E2270" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2271" spans="1:5">
       <c r="A2271" t="s">
         <v>5</v>
       </c>
       <c r="B2271" t="s">
         <v>6</v>
       </c>
       <c r="C2271" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D2271" t="s">
         <v>2514</v>
-      </c>
-[...1 lines deleted...]
-        <v>2515</v>
       </c>
       <c r="E2271" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2272" spans="1:5">
       <c r="A2272" t="s">
         <v>5</v>
       </c>
       <c r="B2272" t="s">
         <v>6</v>
       </c>
       <c r="C2272" t="s">
+        <v>2515</v>
+      </c>
+      <c r="D2272" t="s">
         <v>2516</v>
       </c>
-      <c r="D2272"/>
       <c r="E2272" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2273" spans="1:5">
       <c r="A2273" t="s">
         <v>5</v>
       </c>
       <c r="B2273" t="s">
         <v>6</v>
       </c>
       <c r="C2273" t="s">
         <v>2517</v>
       </c>
       <c r="D2273"/>
       <c r="E2273" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2274" spans="1:5">
       <c r="A2274" t="s">
         <v>5</v>
       </c>
       <c r="B2274" t="s">
         <v>6</v>
@@ -43455,1045 +43458,1060 @@
     <row r="2296" spans="1:5">
       <c r="A2296" t="s">
         <v>5</v>
       </c>
       <c r="B2296" t="s">
         <v>6</v>
       </c>
       <c r="C2296" t="s">
         <v>2540</v>
       </c>
       <c r="D2296"/>
       <c r="E2296" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2297" spans="1:5">
       <c r="A2297" t="s">
         <v>5</v>
       </c>
       <c r="B2297" t="s">
         <v>6</v>
       </c>
       <c r="C2297" t="s">
         <v>2541</v>
       </c>
-      <c r="D2297" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D2297"/>
       <c r="E2297" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2298" spans="1:5">
       <c r="A2298" t="s">
         <v>5</v>
       </c>
       <c r="B2298" t="s">
         <v>6</v>
       </c>
       <c r="C2298" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D2298" t="s">
         <v>2543</v>
-      </c>
-[...1 lines deleted...]
-        <v>2544</v>
       </c>
       <c r="E2298" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2299" spans="1:5">
       <c r="A2299" t="s">
         <v>5</v>
       </c>
       <c r="B2299" t="s">
         <v>6</v>
       </c>
       <c r="C2299" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D2299" t="s">
         <v>2545</v>
       </c>
-      <c r="D2299"/>
       <c r="E2299" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2300" spans="1:5">
       <c r="A2300" t="s">
         <v>5</v>
       </c>
       <c r="B2300" t="s">
         <v>6</v>
       </c>
       <c r="C2300" t="s">
         <v>2546</v>
       </c>
-      <c r="D2300" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D2300"/>
       <c r="E2300" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2301" spans="1:5">
       <c r="A2301" t="s">
         <v>5</v>
       </c>
       <c r="B2301" t="s">
         <v>6</v>
       </c>
       <c r="C2301" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D2301" t="s">
         <v>2548</v>
-      </c>
-[...1 lines deleted...]
-        <v>2549</v>
       </c>
       <c r="E2301" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2302" spans="1:5">
       <c r="A2302" t="s">
         <v>5</v>
       </c>
       <c r="B2302" t="s">
         <v>6</v>
       </c>
       <c r="C2302" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D2302" t="s">
         <v>2550</v>
       </c>
-      <c r="D2302"/>
       <c r="E2302" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2303" spans="1:5">
       <c r="A2303" t="s">
         <v>5</v>
       </c>
       <c r="B2303" t="s">
         <v>6</v>
       </c>
       <c r="C2303" t="s">
         <v>2551</v>
       </c>
-      <c r="D2303" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D2303"/>
       <c r="E2303" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2304" spans="1:5">
       <c r="A2304" t="s">
         <v>5</v>
       </c>
       <c r="B2304" t="s">
         <v>6</v>
       </c>
       <c r="C2304" t="s">
+        <v>2552</v>
+      </c>
+      <c r="D2304" t="s">
         <v>2553</v>
       </c>
-      <c r="D2304"/>
       <c r="E2304" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2305" spans="1:5">
       <c r="A2305" t="s">
         <v>5</v>
       </c>
       <c r="B2305" t="s">
         <v>6</v>
       </c>
       <c r="C2305" t="s">
         <v>2554</v>
       </c>
-      <c r="D2305" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D2305"/>
       <c r="E2305" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2306" spans="1:5">
       <c r="A2306" t="s">
         <v>5</v>
       </c>
       <c r="B2306" t="s">
         <v>6</v>
       </c>
       <c r="C2306" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D2306" t="s">
         <v>2556</v>
-      </c>
-[...1 lines deleted...]
-        <v>2557</v>
       </c>
       <c r="E2306" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2307" spans="1:5">
       <c r="A2307" t="s">
         <v>5</v>
       </c>
       <c r="B2307" t="s">
         <v>6</v>
       </c>
       <c r="C2307" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D2307" t="s">
         <v>2558</v>
-      </c>
-[...1 lines deleted...]
-        <v>2559</v>
       </c>
       <c r="E2307" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2308" spans="1:5">
       <c r="A2308" t="s">
         <v>5</v>
       </c>
       <c r="B2308" t="s">
         <v>6</v>
       </c>
       <c r="C2308" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D2308" t="s">
         <v>2560</v>
-      </c>
-[...1 lines deleted...]
-        <v>2561</v>
       </c>
       <c r="E2308" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2309" spans="1:5">
       <c r="A2309" t="s">
         <v>5</v>
       </c>
       <c r="B2309" t="s">
         <v>6</v>
       </c>
       <c r="C2309" t="s">
+        <v>2561</v>
+      </c>
+      <c r="D2309" t="s">
         <v>2562</v>
-      </c>
-[...1 lines deleted...]
-        <v>2563</v>
       </c>
       <c r="E2309" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2310" spans="1:5">
       <c r="A2310" t="s">
         <v>5</v>
       </c>
       <c r="B2310" t="s">
         <v>6</v>
       </c>
       <c r="C2310" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D2310" t="s">
         <v>2564</v>
-      </c>
-[...1 lines deleted...]
-        <v>2565</v>
       </c>
       <c r="E2310" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2311" spans="1:5">
       <c r="A2311" t="s">
         <v>5</v>
       </c>
       <c r="B2311" t="s">
         <v>6</v>
       </c>
       <c r="C2311" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D2311" t="s">
         <v>2566</v>
-      </c>
-[...1 lines deleted...]
-        <v>2567</v>
       </c>
       <c r="E2311" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2312" spans="1:5">
       <c r="A2312" t="s">
         <v>5</v>
       </c>
       <c r="B2312" t="s">
         <v>6</v>
       </c>
       <c r="C2312" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D2312" t="s">
         <v>2568</v>
-      </c>
-[...1 lines deleted...]
-        <v>2569</v>
       </c>
       <c r="E2312" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2313" spans="1:5">
       <c r="A2313" t="s">
         <v>5</v>
       </c>
       <c r="B2313" t="s">
         <v>6</v>
       </c>
       <c r="C2313" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D2313" t="s">
         <v>2570</v>
-      </c>
-[...1 lines deleted...]
-        <v>2571</v>
       </c>
       <c r="E2313" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2314" spans="1:5">
       <c r="A2314" t="s">
         <v>5</v>
       </c>
       <c r="B2314" t="s">
         <v>6</v>
       </c>
       <c r="C2314" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D2314" t="s">
         <v>2572</v>
-      </c>
-[...1 lines deleted...]
-        <v>2573</v>
       </c>
       <c r="E2314" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2315" spans="1:5">
       <c r="A2315" t="s">
         <v>5</v>
       </c>
       <c r="B2315" t="s">
         <v>6</v>
       </c>
       <c r="C2315" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D2315" t="s">
         <v>2574</v>
-      </c>
-[...1 lines deleted...]
-        <v>2575</v>
       </c>
       <c r="E2315" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2316" spans="1:5">
       <c r="A2316" t="s">
         <v>5</v>
       </c>
       <c r="B2316" t="s">
         <v>6</v>
       </c>
       <c r="C2316" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D2316" t="s">
         <v>2576</v>
-      </c>
-[...1 lines deleted...]
-        <v>2577</v>
       </c>
       <c r="E2316" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2317" spans="1:5">
       <c r="A2317" t="s">
         <v>5</v>
       </c>
       <c r="B2317" t="s">
         <v>6</v>
       </c>
       <c r="C2317" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D2317" t="s">
         <v>2578</v>
       </c>
-      <c r="D2317"/>
       <c r="E2317" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2318" spans="1:5">
       <c r="A2318" t="s">
         <v>5</v>
       </c>
       <c r="B2318" t="s">
         <v>6</v>
       </c>
       <c r="C2318" t="s">
         <v>2579</v>
       </c>
-      <c r="D2318" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D2318"/>
       <c r="E2318" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2319" spans="1:5">
       <c r="A2319" t="s">
         <v>5</v>
       </c>
       <c r="B2319" t="s">
         <v>6</v>
       </c>
       <c r="C2319" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D2319" t="s">
         <v>2581</v>
-      </c>
-[...1 lines deleted...]
-        <v>2582</v>
       </c>
       <c r="E2319" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2320" spans="1:5">
       <c r="A2320" t="s">
         <v>5</v>
       </c>
       <c r="B2320" t="s">
         <v>6</v>
       </c>
       <c r="C2320" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D2320" t="s">
         <v>2583</v>
-      </c>
-[...1 lines deleted...]
-        <v>2584</v>
       </c>
       <c r="E2320" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2321" spans="1:5">
       <c r="A2321" t="s">
         <v>5</v>
       </c>
       <c r="B2321" t="s">
         <v>6</v>
       </c>
       <c r="C2321" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D2321" t="s">
         <v>2585</v>
-      </c>
-[...1 lines deleted...]
-        <v>2586</v>
       </c>
       <c r="E2321" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2322" spans="1:5">
       <c r="A2322" t="s">
         <v>5</v>
       </c>
       <c r="B2322" t="s">
         <v>6</v>
       </c>
       <c r="C2322" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D2322" t="s">
         <v>2587</v>
-      </c>
-[...1 lines deleted...]
-        <v>2588</v>
       </c>
       <c r="E2322" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2323" spans="1:5">
       <c r="A2323" t="s">
         <v>5</v>
       </c>
       <c r="B2323" t="s">
         <v>6</v>
       </c>
       <c r="C2323" t="s">
+        <v>2588</v>
+      </c>
+      <c r="D2323" t="s">
         <v>2589</v>
-      </c>
-[...1 lines deleted...]
-        <v>2590</v>
       </c>
       <c r="E2323" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2324" spans="1:5">
       <c r="A2324" t="s">
         <v>5</v>
       </c>
       <c r="B2324" t="s">
         <v>6</v>
       </c>
       <c r="C2324" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D2324" t="s">
         <v>2591</v>
-      </c>
-[...1 lines deleted...]
-        <v>2592</v>
       </c>
       <c r="E2324" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2325" spans="1:5">
       <c r="A2325" t="s">
         <v>5</v>
       </c>
       <c r="B2325" t="s">
         <v>6</v>
       </c>
       <c r="C2325" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D2325" t="s">
         <v>2593</v>
-      </c>
-[...1 lines deleted...]
-        <v>2594</v>
       </c>
       <c r="E2325" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2326" spans="1:5">
       <c r="A2326" t="s">
         <v>5</v>
       </c>
       <c r="B2326" t="s">
         <v>6</v>
       </c>
       <c r="C2326" t="s">
+        <v>2594</v>
+      </c>
+      <c r="D2326" t="s">
         <v>2595</v>
-      </c>
-[...1 lines deleted...]
-        <v>2596</v>
       </c>
       <c r="E2326" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2327" spans="1:5">
       <c r="A2327" t="s">
         <v>5</v>
       </c>
       <c r="B2327" t="s">
         <v>6</v>
       </c>
       <c r="C2327" t="s">
+        <v>2596</v>
+      </c>
+      <c r="D2327" t="s">
         <v>2597</v>
-      </c>
-[...1 lines deleted...]
-        <v>2598</v>
       </c>
       <c r="E2327" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2328" spans="1:5">
       <c r="A2328" t="s">
         <v>5</v>
       </c>
       <c r="B2328" t="s">
         <v>6</v>
       </c>
       <c r="C2328" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D2328" t="s">
         <v>2599</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600</v>
       </c>
       <c r="E2328" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2329" spans="1:5">
       <c r="A2329" t="s">
         <v>5</v>
       </c>
       <c r="B2329" t="s">
         <v>6</v>
       </c>
       <c r="C2329" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D2329" t="s">
         <v>2601</v>
-      </c>
-[...1 lines deleted...]
-        <v>2602</v>
       </c>
       <c r="E2329" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2330" spans="1:5">
       <c r="A2330" t="s">
         <v>5</v>
       </c>
       <c r="B2330" t="s">
         <v>6</v>
       </c>
       <c r="C2330" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D2330" t="s">
         <v>2603</v>
-      </c>
-[...1 lines deleted...]
-        <v>2604</v>
       </c>
       <c r="E2330" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2331" spans="1:5">
       <c r="A2331" t="s">
         <v>5</v>
       </c>
       <c r="B2331" t="s">
         <v>6</v>
       </c>
       <c r="C2331" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D2331" t="s">
         <v>2605</v>
-      </c>
-[...1 lines deleted...]
-        <v>2606</v>
       </c>
       <c r="E2331" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2332" spans="1:5">
       <c r="A2332" t="s">
         <v>5</v>
       </c>
       <c r="B2332" t="s">
         <v>6</v>
       </c>
       <c r="C2332" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D2332" t="s">
         <v>2607</v>
-      </c>
-[...1 lines deleted...]
-        <v>2608</v>
       </c>
       <c r="E2332" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2333" spans="1:5">
       <c r="A2333" t="s">
         <v>5</v>
       </c>
       <c r="B2333" t="s">
         <v>6</v>
       </c>
       <c r="C2333" t="s">
+        <v>2608</v>
+      </c>
+      <c r="D2333" t="s">
         <v>2609</v>
-      </c>
-[...1 lines deleted...]
-        <v>2610</v>
       </c>
       <c r="E2333" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2334" spans="1:5">
       <c r="A2334" t="s">
         <v>5</v>
       </c>
       <c r="B2334" t="s">
         <v>6</v>
       </c>
       <c r="C2334" t="s">
+        <v>2610</v>
+      </c>
+      <c r="D2334" t="s">
         <v>2611</v>
-      </c>
-[...1 lines deleted...]
-        <v>2612</v>
       </c>
       <c r="E2334" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2335" spans="1:5">
       <c r="A2335" t="s">
         <v>5</v>
       </c>
       <c r="B2335" t="s">
         <v>6</v>
       </c>
       <c r="C2335" t="s">
+        <v>2612</v>
+      </c>
+      <c r="D2335" t="s">
         <v>2613</v>
-      </c>
-[...1 lines deleted...]
-        <v>2614</v>
       </c>
       <c r="E2335" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2336" spans="1:5">
       <c r="A2336" t="s">
         <v>5</v>
       </c>
       <c r="B2336" t="s">
         <v>6</v>
       </c>
       <c r="C2336" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D2336" t="s">
         <v>2615</v>
-      </c>
-[...1 lines deleted...]
-        <v>2616</v>
       </c>
       <c r="E2336" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2337" spans="1:5">
       <c r="A2337" t="s">
         <v>5</v>
       </c>
       <c r="B2337" t="s">
         <v>6</v>
       </c>
       <c r="C2337" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D2337" t="s">
         <v>2617</v>
-      </c>
-[...1 lines deleted...]
-        <v>2618</v>
       </c>
       <c r="E2337" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2338" spans="1:5">
       <c r="A2338" t="s">
         <v>5</v>
       </c>
       <c r="B2338" t="s">
         <v>6</v>
       </c>
       <c r="C2338" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D2338" t="s">
         <v>2619</v>
-      </c>
-[...1 lines deleted...]
-        <v>2620</v>
       </c>
       <c r="E2338" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2339" spans="1:5">
       <c r="A2339" t="s">
         <v>5</v>
       </c>
       <c r="B2339" t="s">
         <v>6</v>
       </c>
       <c r="C2339" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D2339" t="s">
         <v>2621</v>
       </c>
-      <c r="D2339"/>
       <c r="E2339" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2340" spans="1:5">
       <c r="A2340" t="s">
         <v>5</v>
       </c>
       <c r="B2340" t="s">
         <v>6</v>
       </c>
       <c r="C2340" t="s">
         <v>2622</v>
       </c>
-      <c r="D2340" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D2340"/>
       <c r="E2340" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2341" spans="1:5">
       <c r="A2341" t="s">
         <v>5</v>
       </c>
       <c r="B2341" t="s">
         <v>6</v>
       </c>
       <c r="C2341" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D2341" t="s">
         <v>2624</v>
-      </c>
-[...1 lines deleted...]
-        <v>2625</v>
       </c>
       <c r="E2341" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2342" spans="1:5">
       <c r="A2342" t="s">
         <v>5</v>
       </c>
       <c r="B2342" t="s">
         <v>6</v>
       </c>
       <c r="C2342" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D2342" t="s">
         <v>2626</v>
       </c>
-      <c r="D2342"/>
       <c r="E2342" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2343" spans="1:5">
       <c r="A2343" t="s">
         <v>5</v>
       </c>
       <c r="B2343" t="s">
         <v>6</v>
       </c>
       <c r="C2343" t="s">
         <v>2627</v>
       </c>
-      <c r="D2343" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D2343"/>
       <c r="E2343" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2344" spans="1:5">
       <c r="A2344" t="s">
         <v>5</v>
       </c>
       <c r="B2344" t="s">
         <v>6</v>
       </c>
       <c r="C2344" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D2344" t="s">
         <v>2629</v>
-      </c>
-[...1 lines deleted...]
-        <v>2630</v>
       </c>
       <c r="E2344" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2345" spans="1:5">
       <c r="A2345" t="s">
         <v>5</v>
       </c>
       <c r="B2345" t="s">
         <v>6</v>
       </c>
       <c r="C2345" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D2345" t="s">
         <v>2631</v>
-      </c>
-[...1 lines deleted...]
-        <v>2632</v>
       </c>
       <c r="E2345" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2346" spans="1:5">
       <c r="A2346" t="s">
         <v>5</v>
       </c>
       <c r="B2346" t="s">
         <v>6</v>
       </c>
       <c r="C2346" t="s">
+        <v>2632</v>
+      </c>
+      <c r="D2346" t="s">
         <v>2633</v>
-      </c>
-[...1 lines deleted...]
-        <v>2634</v>
       </c>
       <c r="E2346" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2347" spans="1:5">
       <c r="A2347" t="s">
         <v>5</v>
       </c>
       <c r="B2347" t="s">
         <v>6</v>
       </c>
       <c r="C2347" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D2347" t="s">
         <v>2635</v>
-      </c>
-[...1 lines deleted...]
-        <v>2636</v>
       </c>
       <c r="E2347" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2348" spans="1:5">
       <c r="A2348" t="s">
         <v>5</v>
       </c>
       <c r="B2348" t="s">
         <v>6</v>
       </c>
       <c r="C2348" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D2348" t="s">
         <v>2637</v>
-      </c>
-[...1 lines deleted...]
-        <v>2638</v>
       </c>
       <c r="E2348" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2349" spans="1:5">
       <c r="A2349" t="s">
         <v>5</v>
       </c>
       <c r="B2349" t="s">
         <v>6</v>
       </c>
       <c r="C2349" t="s">
+        <v>2638</v>
+      </c>
+      <c r="D2349" t="s">
         <v>2639</v>
-      </c>
-[...1 lines deleted...]
-        <v>2640</v>
       </c>
       <c r="E2349" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2350" spans="1:5">
       <c r="A2350" t="s">
         <v>5</v>
       </c>
       <c r="B2350" t="s">
         <v>6</v>
       </c>
       <c r="C2350" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D2350" t="s">
         <v>2641</v>
-      </c>
-[...1 lines deleted...]
-        <v>2642</v>
       </c>
       <c r="E2350" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2351" spans="1:5">
       <c r="A2351" t="s">
         <v>5</v>
       </c>
       <c r="B2351" t="s">
         <v>6</v>
       </c>
       <c r="C2351" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D2351" t="s">
         <v>2643</v>
-      </c>
-[...1 lines deleted...]
-        <v>2644</v>
       </c>
       <c r="E2351" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2352" spans="1:5">
       <c r="A2352" t="s">
         <v>5</v>
       </c>
       <c r="B2352" t="s">
         <v>6</v>
       </c>
       <c r="C2352" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D2352" t="s">
         <v>2645</v>
-      </c>
-[...1 lines deleted...]
-        <v>2646</v>
       </c>
       <c r="E2352" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2353" spans="1:5">
       <c r="A2353" t="s">
         <v>5</v>
       </c>
       <c r="B2353" t="s">
         <v>6</v>
       </c>
       <c r="C2353" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D2353" t="s">
         <v>2647</v>
-      </c>
-[...1 lines deleted...]
-        <v>2648</v>
       </c>
       <c r="E2353" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2354" spans="1:5">
       <c r="A2354" t="s">
         <v>5</v>
       </c>
       <c r="B2354" t="s">
         <v>6</v>
       </c>
       <c r="C2354" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D2354" t="s">
         <v>2649</v>
-      </c>
-[...1 lines deleted...]
-        <v>2650</v>
       </c>
       <c r="E2354" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2355" spans="1:5">
       <c r="A2355" t="s">
         <v>5</v>
       </c>
       <c r="B2355" t="s">
         <v>6</v>
       </c>
       <c r="C2355" t="s">
+        <v>2650</v>
+      </c>
+      <c r="D2355" t="s">
         <v>2651</v>
-      </c>
-[...1 lines deleted...]
-        <v>2652</v>
       </c>
       <c r="E2355" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2356" spans="1:5">
       <c r="A2356" t="s">
         <v>5</v>
       </c>
       <c r="B2356" t="s">
         <v>6</v>
       </c>
       <c r="C2356" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D2356" t="s">
         <v>2653</v>
       </c>
-      <c r="D2356" t="s">
+      <c r="E2356" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2357" spans="1:5">
+      <c r="A2357" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2357" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2357" t="s">
         <v>2654</v>
       </c>
-      <c r="E2356" t="s">
+      <c r="D2357" t="s">
+        <v>2655</v>
+      </c>
+      <c r="E2357" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>