--- v1 (2026-02-17)
+++ v2 (2026-08-28)
@@ -16455,68 +16455,68 @@
     <row r="900" spans="1:5">
       <c r="A900" t="s">
         <v>5</v>
       </c>
       <c r="B900" t="s">
         <v>6</v>
       </c>
       <c r="C900" t="s">
         <v>768</v>
       </c>
       <c r="D900"/>
       <c r="E900" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="901" spans="1:5">
       <c r="A901" t="s">
         <v>5</v>
       </c>
       <c r="B901" t="s">
         <v>6</v>
       </c>
       <c r="C901" t="s">
         <v>769</v>
       </c>
-      <c r="D901"/>
+      <c r="D901" t="s">
+        <v>770</v>
+      </c>
       <c r="E901" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="902" spans="1:5">
       <c r="A902" t="s">
         <v>5</v>
       </c>
       <c r="B902" t="s">
         <v>6</v>
       </c>
       <c r="C902" t="s">
         <v>769</v>
       </c>
-      <c r="D902" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D902"/>
       <c r="E902" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="903" spans="1:5">
       <c r="A903" t="s">
         <v>5</v>
       </c>
       <c r="B903" t="s">
         <v>6</v>
       </c>
       <c r="C903" t="s">
         <v>771</v>
       </c>
       <c r="D903" t="s">
         <v>772</v>
       </c>
       <c r="E903" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="904" spans="1:5">
       <c r="A904" t="s">
         <v>5</v>
       </c>