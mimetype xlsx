--- v0 (2025-10-09)
+++ v1 (2026-07-19)
@@ -4017,51 +4017,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1434"/>
+  <dimension ref="A1:E1435"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="89.55" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -22687,2904 +22687,2919 @@
       </c>
     </row>
     <row r="1243" spans="1:5">
       <c r="A1243" t="s">
         <v>5</v>
       </c>
       <c r="B1243" t="s">
         <v>6</v>
       </c>
       <c r="C1243" t="s">
         <v>1041</v>
       </c>
       <c r="D1243"/>
       <c r="E1243" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1244" spans="1:5">
       <c r="A1244" t="s">
         <v>5</v>
       </c>
       <c r="B1244" t="s">
         <v>6</v>
       </c>
       <c r="C1244" t="s">
-        <v>1042</v>
+        <v>1041</v>
       </c>
       <c r="D1244"/>
       <c r="E1244" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1245" spans="1:5">
       <c r="A1245" t="s">
         <v>5</v>
       </c>
       <c r="B1245" t="s">
         <v>6</v>
       </c>
       <c r="C1245" t="s">
         <v>1042</v>
       </c>
       <c r="D1245"/>
       <c r="E1245" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1246" spans="1:5">
       <c r="A1246" t="s">
         <v>5</v>
       </c>
       <c r="B1246" t="s">
         <v>6</v>
       </c>
       <c r="C1246" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="D1246"/>
       <c r="E1246" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1247" spans="1:5">
       <c r="A1247" t="s">
         <v>5</v>
       </c>
       <c r="B1247" t="s">
         <v>6</v>
       </c>
       <c r="C1247" t="s">
         <v>1043</v>
       </c>
       <c r="D1247"/>
       <c r="E1247" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1248" spans="1:5">
       <c r="A1248" t="s">
         <v>5</v>
       </c>
       <c r="B1248" t="s">
         <v>6</v>
       </c>
       <c r="C1248" t="s">
-        <v>1044</v>
+        <v>1043</v>
       </c>
       <c r="D1248"/>
       <c r="E1248" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1249" spans="1:5">
       <c r="A1249" t="s">
         <v>5</v>
       </c>
       <c r="B1249" t="s">
         <v>6</v>
       </c>
       <c r="C1249" t="s">
-        <v>1045</v>
+        <v>1044</v>
       </c>
       <c r="D1249"/>
       <c r="E1249" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1250" spans="1:5">
       <c r="A1250" t="s">
         <v>5</v>
       </c>
       <c r="B1250" t="s">
         <v>6</v>
       </c>
       <c r="C1250" t="s">
-        <v>1046</v>
+        <v>1045</v>
       </c>
       <c r="D1250"/>
       <c r="E1250" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1251" spans="1:5">
       <c r="A1251" t="s">
         <v>5</v>
       </c>
       <c r="B1251" t="s">
         <v>6</v>
       </c>
       <c r="C1251" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
       <c r="D1251"/>
       <c r="E1251" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1252" spans="1:5">
       <c r="A1252" t="s">
         <v>5</v>
       </c>
       <c r="B1252" t="s">
         <v>6</v>
       </c>
       <c r="C1252" t="s">
-        <v>1048</v>
+        <v>1047</v>
       </c>
       <c r="D1252"/>
       <c r="E1252" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1253" spans="1:5">
       <c r="A1253" t="s">
         <v>5</v>
       </c>
       <c r="B1253" t="s">
         <v>6</v>
       </c>
       <c r="C1253" t="s">
-        <v>1049</v>
+        <v>1048</v>
       </c>
       <c r="D1253"/>
       <c r="E1253" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1254" spans="1:5">
       <c r="A1254" t="s">
         <v>5</v>
       </c>
       <c r="B1254" t="s">
         <v>6</v>
       </c>
       <c r="C1254" t="s">
-        <v>1050</v>
+        <v>1049</v>
       </c>
       <c r="D1254"/>
       <c r="E1254" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1255" spans="1:5">
       <c r="A1255" t="s">
         <v>5</v>
       </c>
       <c r="B1255" t="s">
         <v>6</v>
       </c>
       <c r="C1255" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
       <c r="D1255"/>
       <c r="E1255" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1256" spans="1:5">
       <c r="A1256" t="s">
         <v>5</v>
       </c>
       <c r="B1256" t="s">
         <v>6</v>
       </c>
       <c r="C1256" t="s">
-        <v>1052</v>
+        <v>1051</v>
       </c>
       <c r="D1256"/>
       <c r="E1256" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1257" spans="1:5">
       <c r="A1257" t="s">
         <v>5</v>
       </c>
       <c r="B1257" t="s">
         <v>6</v>
       </c>
       <c r="C1257" t="s">
-        <v>1053</v>
+        <v>1052</v>
       </c>
       <c r="D1257"/>
       <c r="E1257" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1258" spans="1:5">
       <c r="A1258" t="s">
         <v>5</v>
       </c>
       <c r="B1258" t="s">
         <v>6</v>
       </c>
       <c r="C1258" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
       <c r="D1258"/>
       <c r="E1258" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1259" spans="1:5">
       <c r="A1259" t="s">
         <v>5</v>
       </c>
       <c r="B1259" t="s">
         <v>6</v>
       </c>
       <c r="C1259" t="s">
-        <v>1055</v>
+        <v>1054</v>
       </c>
       <c r="D1259"/>
       <c r="E1259" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1260" spans="1:5">
       <c r="A1260" t="s">
         <v>5</v>
       </c>
       <c r="B1260" t="s">
         <v>6</v>
       </c>
       <c r="C1260" t="s">
-        <v>1056</v>
+        <v>1055</v>
       </c>
       <c r="D1260"/>
       <c r="E1260" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1261" spans="1:5">
       <c r="A1261" t="s">
         <v>5</v>
       </c>
       <c r="B1261" t="s">
         <v>6</v>
       </c>
       <c r="C1261" t="s">
-        <v>1057</v>
+        <v>1056</v>
       </c>
       <c r="D1261"/>
       <c r="E1261" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1262" spans="1:5">
       <c r="A1262" t="s">
         <v>5</v>
       </c>
       <c r="B1262" t="s">
         <v>6</v>
       </c>
       <c r="C1262" t="s">
-        <v>1058</v>
+        <v>1057</v>
       </c>
       <c r="D1262"/>
       <c r="E1262" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1263" spans="1:5">
       <c r="A1263" t="s">
         <v>5</v>
       </c>
       <c r="B1263" t="s">
         <v>6</v>
       </c>
       <c r="C1263" t="s">
-        <v>1059</v>
+        <v>1058</v>
       </c>
       <c r="D1263"/>
       <c r="E1263" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1264" spans="1:5">
       <c r="A1264" t="s">
         <v>5</v>
       </c>
       <c r="B1264" t="s">
         <v>6</v>
       </c>
       <c r="C1264" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="D1264"/>
       <c r="E1264" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1265" spans="1:5">
       <c r="A1265" t="s">
         <v>5</v>
       </c>
       <c r="B1265" t="s">
         <v>6</v>
       </c>
       <c r="C1265" t="s">
-        <v>1061</v>
+        <v>1060</v>
       </c>
       <c r="D1265"/>
       <c r="E1265" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1266" spans="1:5">
       <c r="A1266" t="s">
         <v>5</v>
       </c>
       <c r="B1266" t="s">
         <v>6</v>
       </c>
       <c r="C1266" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="D1266"/>
       <c r="E1266" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1267" spans="1:5">
       <c r="A1267" t="s">
         <v>5</v>
       </c>
       <c r="B1267" t="s">
         <v>6</v>
       </c>
       <c r="C1267" t="s">
-        <v>1063</v>
+        <v>1062</v>
       </c>
       <c r="D1267"/>
       <c r="E1267" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1268" spans="1:5">
       <c r="A1268" t="s">
         <v>5</v>
       </c>
       <c r="B1268" t="s">
         <v>6</v>
       </c>
       <c r="C1268" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
       <c r="D1268"/>
       <c r="E1268" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1269" spans="1:5">
       <c r="A1269" t="s">
         <v>5</v>
       </c>
       <c r="B1269" t="s">
         <v>6</v>
       </c>
       <c r="C1269" t="s">
-        <v>1065</v>
+        <v>1064</v>
       </c>
       <c r="D1269"/>
       <c r="E1269" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1270" spans="1:5">
       <c r="A1270" t="s">
         <v>5</v>
       </c>
       <c r="B1270" t="s">
         <v>6</v>
       </c>
       <c r="C1270" t="s">
-        <v>1066</v>
+        <v>1065</v>
       </c>
       <c r="D1270"/>
       <c r="E1270" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1271" spans="1:5">
       <c r="A1271" t="s">
         <v>5</v>
       </c>
       <c r="B1271" t="s">
         <v>6</v>
       </c>
       <c r="C1271" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
       <c r="D1271"/>
       <c r="E1271" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1272" spans="1:5">
       <c r="A1272" t="s">
         <v>5</v>
       </c>
       <c r="B1272" t="s">
         <v>6</v>
       </c>
       <c r="C1272" t="s">
-        <v>1068</v>
+        <v>1067</v>
       </c>
       <c r="D1272"/>
       <c r="E1272" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1273" spans="1:5">
       <c r="A1273" t="s">
         <v>5</v>
       </c>
       <c r="B1273" t="s">
         <v>6</v>
       </c>
       <c r="C1273" t="s">
-        <v>1069</v>
+        <v>1068</v>
       </c>
       <c r="D1273"/>
       <c r="E1273" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1274" spans="1:5">
       <c r="A1274" t="s">
         <v>5</v>
       </c>
       <c r="B1274" t="s">
         <v>6</v>
       </c>
       <c r="C1274" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
       <c r="D1274"/>
       <c r="E1274" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1275" spans="1:5">
       <c r="A1275" t="s">
         <v>5</v>
       </c>
       <c r="B1275" t="s">
         <v>6</v>
       </c>
       <c r="C1275" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
       <c r="D1275"/>
       <c r="E1275" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1276" spans="1:5">
       <c r="A1276" t="s">
         <v>5</v>
       </c>
       <c r="B1276" t="s">
         <v>6</v>
       </c>
       <c r="C1276" t="s">
-        <v>1072</v>
+        <v>1071</v>
       </c>
       <c r="D1276"/>
       <c r="E1276" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1277" spans="1:5">
       <c r="A1277" t="s">
         <v>5</v>
       </c>
       <c r="B1277" t="s">
         <v>6</v>
       </c>
       <c r="C1277" t="s">
-        <v>1073</v>
+        <v>1072</v>
       </c>
       <c r="D1277"/>
       <c r="E1277" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1278" spans="1:5">
       <c r="A1278" t="s">
         <v>5</v>
       </c>
       <c r="B1278" t="s">
         <v>6</v>
       </c>
       <c r="C1278" t="s">
-        <v>1074</v>
+        <v>1073</v>
       </c>
       <c r="D1278"/>
       <c r="E1278" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1279" spans="1:5">
       <c r="A1279" t="s">
         <v>5</v>
       </c>
       <c r="B1279" t="s">
         <v>6</v>
       </c>
       <c r="C1279" t="s">
-        <v>1075</v>
+        <v>1074</v>
       </c>
       <c r="D1279"/>
       <c r="E1279" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1280" spans="1:5">
       <c r="A1280" t="s">
         <v>5</v>
       </c>
       <c r="B1280" t="s">
         <v>6</v>
       </c>
       <c r="C1280" t="s">
-        <v>1076</v>
+        <v>1075</v>
       </c>
       <c r="D1280"/>
       <c r="E1280" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1281" spans="1:5">
       <c r="A1281" t="s">
         <v>5</v>
       </c>
       <c r="B1281" t="s">
         <v>6</v>
       </c>
       <c r="C1281" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="D1281"/>
       <c r="E1281" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1282" spans="1:5">
       <c r="A1282" t="s">
         <v>5</v>
       </c>
       <c r="B1282" t="s">
         <v>6</v>
       </c>
       <c r="C1282" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
       <c r="D1282"/>
       <c r="E1282" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1283" spans="1:5">
       <c r="A1283" t="s">
         <v>5</v>
       </c>
       <c r="B1283" t="s">
         <v>6</v>
       </c>
       <c r="C1283" t="s">
-        <v>1079</v>
+        <v>1078</v>
       </c>
       <c r="D1283"/>
       <c r="E1283" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1284" spans="1:5">
       <c r="A1284" t="s">
         <v>5</v>
       </c>
       <c r="B1284" t="s">
         <v>6</v>
       </c>
       <c r="C1284" t="s">
         <v>1079</v>
       </c>
       <c r="D1284"/>
       <c r="E1284" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1285" spans="1:5">
       <c r="A1285" t="s">
         <v>5</v>
       </c>
       <c r="B1285" t="s">
         <v>6</v>
       </c>
       <c r="C1285" t="s">
-        <v>1080</v>
+        <v>1079</v>
       </c>
       <c r="D1285"/>
       <c r="E1285" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1286" spans="1:5">
       <c r="A1286" t="s">
         <v>5</v>
       </c>
       <c r="B1286" t="s">
         <v>6</v>
       </c>
       <c r="C1286" t="s">
-        <v>1081</v>
+        <v>1080</v>
       </c>
       <c r="D1286"/>
       <c r="E1286" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1287" spans="1:5">
       <c r="A1287" t="s">
         <v>5</v>
       </c>
       <c r="B1287" t="s">
         <v>6</v>
       </c>
       <c r="C1287" t="s">
-        <v>1082</v>
+        <v>1081</v>
       </c>
       <c r="D1287"/>
       <c r="E1287" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1288" spans="1:5">
       <c r="A1288" t="s">
         <v>5</v>
       </c>
       <c r="B1288" t="s">
         <v>6</v>
       </c>
       <c r="C1288" t="s">
         <v>1082</v>
       </c>
       <c r="D1288"/>
       <c r="E1288" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1289" spans="1:5">
       <c r="A1289" t="s">
         <v>5</v>
       </c>
       <c r="B1289" t="s">
         <v>6</v>
       </c>
       <c r="C1289" t="s">
-        <v>1083</v>
+        <v>1082</v>
       </c>
       <c r="D1289"/>
       <c r="E1289" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1290" spans="1:5">
       <c r="A1290" t="s">
         <v>5</v>
       </c>
       <c r="B1290" t="s">
         <v>6</v>
       </c>
       <c r="C1290" t="s">
         <v>1083</v>
       </c>
       <c r="D1290"/>
       <c r="E1290" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1291" spans="1:5">
       <c r="A1291" t="s">
         <v>5</v>
       </c>
       <c r="B1291" t="s">
         <v>6</v>
       </c>
       <c r="C1291" t="s">
-        <v>1084</v>
+        <v>1083</v>
       </c>
       <c r="D1291"/>
       <c r="E1291" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1292" spans="1:5">
       <c r="A1292" t="s">
         <v>5</v>
       </c>
       <c r="B1292" t="s">
         <v>6</v>
       </c>
       <c r="C1292" t="s">
-        <v>1085</v>
+        <v>1084</v>
       </c>
       <c r="D1292"/>
       <c r="E1292" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1293" spans="1:5">
       <c r="A1293" t="s">
         <v>5</v>
       </c>
       <c r="B1293" t="s">
         <v>6</v>
       </c>
       <c r="C1293" t="s">
-        <v>1086</v>
+        <v>1085</v>
       </c>
       <c r="D1293"/>
       <c r="E1293" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1294" spans="1:5">
       <c r="A1294" t="s">
         <v>5</v>
       </c>
       <c r="B1294" t="s">
         <v>6</v>
       </c>
       <c r="C1294" t="s">
-        <v>1087</v>
+        <v>1086</v>
       </c>
       <c r="D1294"/>
       <c r="E1294" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1295" spans="1:5">
       <c r="A1295" t="s">
         <v>5</v>
       </c>
       <c r="B1295" t="s">
         <v>6</v>
       </c>
       <c r="C1295" t="s">
-        <v>1088</v>
+        <v>1087</v>
       </c>
       <c r="D1295"/>
       <c r="E1295" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1296" spans="1:5">
       <c r="A1296" t="s">
         <v>5</v>
       </c>
       <c r="B1296" t="s">
         <v>6</v>
       </c>
       <c r="C1296" t="s">
-        <v>1089</v>
+        <v>1088</v>
       </c>
       <c r="D1296"/>
       <c r="E1296" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1297" spans="1:5">
       <c r="A1297" t="s">
         <v>5</v>
       </c>
       <c r="B1297" t="s">
         <v>6</v>
       </c>
       <c r="C1297" t="s">
-        <v>1090</v>
+        <v>1089</v>
       </c>
       <c r="D1297"/>
       <c r="E1297" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1298" spans="1:5">
       <c r="A1298" t="s">
         <v>5</v>
       </c>
       <c r="B1298" t="s">
         <v>6</v>
       </c>
       <c r="C1298" t="s">
-        <v>1091</v>
+        <v>1090</v>
       </c>
       <c r="D1298"/>
       <c r="E1298" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1299" spans="1:5">
       <c r="A1299" t="s">
         <v>5</v>
       </c>
       <c r="B1299" t="s">
         <v>6</v>
       </c>
       <c r="C1299" t="s">
-        <v>1092</v>
+        <v>1091</v>
       </c>
       <c r="D1299"/>
       <c r="E1299" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1300" spans="1:5">
       <c r="A1300" t="s">
         <v>5</v>
       </c>
       <c r="B1300" t="s">
         <v>6</v>
       </c>
       <c r="C1300" t="s">
-        <v>1093</v>
+        <v>1092</v>
       </c>
       <c r="D1300"/>
       <c r="E1300" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1301" spans="1:5">
       <c r="A1301" t="s">
         <v>5</v>
       </c>
       <c r="B1301" t="s">
         <v>6</v>
       </c>
       <c r="C1301" t="s">
-        <v>1094</v>
+        <v>1093</v>
       </c>
       <c r="D1301"/>
       <c r="E1301" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1302" spans="1:5">
       <c r="A1302" t="s">
         <v>5</v>
       </c>
       <c r="B1302" t="s">
         <v>6</v>
       </c>
       <c r="C1302" t="s">
-        <v>1095</v>
+        <v>1094</v>
       </c>
       <c r="D1302"/>
       <c r="E1302" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1303" spans="1:5">
       <c r="A1303" t="s">
         <v>5</v>
       </c>
       <c r="B1303" t="s">
         <v>6</v>
       </c>
       <c r="C1303" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="D1303"/>
       <c r="E1303" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1304" spans="1:5">
       <c r="A1304" t="s">
         <v>5</v>
       </c>
       <c r="B1304" t="s">
         <v>6</v>
       </c>
       <c r="C1304" t="s">
-        <v>1097</v>
+        <v>1096</v>
       </c>
       <c r="D1304"/>
       <c r="E1304" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1305" spans="1:5">
       <c r="A1305" t="s">
         <v>5</v>
       </c>
       <c r="B1305" t="s">
         <v>6</v>
       </c>
       <c r="C1305" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
       <c r="D1305"/>
       <c r="E1305" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1306" spans="1:5">
       <c r="A1306" t="s">
         <v>5</v>
       </c>
       <c r="B1306" t="s">
         <v>6</v>
       </c>
       <c r="C1306" t="s">
-        <v>1099</v>
+        <v>1098</v>
       </c>
       <c r="D1306"/>
       <c r="E1306" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1307" spans="1:5">
       <c r="A1307" t="s">
         <v>5</v>
       </c>
       <c r="B1307" t="s">
         <v>6</v>
       </c>
       <c r="C1307" t="s">
-        <v>1100</v>
+        <v>1099</v>
       </c>
       <c r="D1307"/>
       <c r="E1307" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1308" spans="1:5">
       <c r="A1308" t="s">
         <v>5</v>
       </c>
       <c r="B1308" t="s">
         <v>6</v>
       </c>
       <c r="C1308" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="D1308"/>
       <c r="E1308" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1309" spans="1:5">
       <c r="A1309" t="s">
         <v>5</v>
       </c>
       <c r="B1309" t="s">
         <v>6</v>
       </c>
       <c r="C1309" t="s">
-        <v>1102</v>
+        <v>1101</v>
       </c>
       <c r="D1309"/>
       <c r="E1309" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1310" spans="1:5">
       <c r="A1310" t="s">
         <v>5</v>
       </c>
       <c r="B1310" t="s">
         <v>6</v>
       </c>
       <c r="C1310" t="s">
-        <v>1103</v>
+        <v>1102</v>
       </c>
       <c r="D1310"/>
       <c r="E1310" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1311" spans="1:5">
       <c r="A1311" t="s">
         <v>5</v>
       </c>
       <c r="B1311" t="s">
         <v>6</v>
       </c>
       <c r="C1311" t="s">
-        <v>1104</v>
+        <v>1103</v>
       </c>
       <c r="D1311"/>
       <c r="E1311" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1312" spans="1:5">
       <c r="A1312" t="s">
         <v>5</v>
       </c>
       <c r="B1312" t="s">
         <v>6</v>
       </c>
       <c r="C1312" t="s">
-        <v>1105</v>
+        <v>1104</v>
       </c>
       <c r="D1312"/>
       <c r="E1312" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1313" spans="1:5">
       <c r="A1313" t="s">
         <v>5</v>
       </c>
       <c r="B1313" t="s">
         <v>6</v>
       </c>
       <c r="C1313" t="s">
         <v>1105</v>
       </c>
       <c r="D1313"/>
       <c r="E1313" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1314" spans="1:5">
       <c r="A1314" t="s">
         <v>5</v>
       </c>
       <c r="B1314" t="s">
         <v>6</v>
       </c>
       <c r="C1314" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="D1314"/>
       <c r="E1314" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1315" spans="1:5">
       <c r="A1315" t="s">
         <v>5</v>
       </c>
       <c r="B1315" t="s">
         <v>6</v>
       </c>
       <c r="C1315" t="s">
-        <v>1107</v>
+        <v>1106</v>
       </c>
       <c r="D1315"/>
       <c r="E1315" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1316" spans="1:5">
       <c r="A1316" t="s">
         <v>5</v>
       </c>
       <c r="B1316" t="s">
         <v>6</v>
       </c>
       <c r="C1316" t="s">
         <v>1107</v>
       </c>
       <c r="D1316"/>
       <c r="E1316" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1317" spans="1:5">
       <c r="A1317" t="s">
         <v>5</v>
       </c>
       <c r="B1317" t="s">
         <v>6</v>
       </c>
       <c r="C1317" t="s">
-        <v>1108</v>
+        <v>1107</v>
       </c>
       <c r="D1317"/>
       <c r="E1317" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1318" spans="1:5">
       <c r="A1318" t="s">
         <v>5</v>
       </c>
       <c r="B1318" t="s">
         <v>6</v>
       </c>
       <c r="C1318" t="s">
         <v>1108</v>
       </c>
       <c r="D1318"/>
       <c r="E1318" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1319" spans="1:5">
       <c r="A1319" t="s">
         <v>5</v>
       </c>
       <c r="B1319" t="s">
         <v>6</v>
       </c>
       <c r="C1319" t="s">
-        <v>1109</v>
+        <v>1108</v>
       </c>
       <c r="D1319"/>
       <c r="E1319" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1320" spans="1:5">
       <c r="A1320" t="s">
         <v>5</v>
       </c>
       <c r="B1320" t="s">
         <v>6</v>
       </c>
       <c r="C1320" t="s">
-        <v>1110</v>
+        <v>1109</v>
       </c>
       <c r="D1320"/>
       <c r="E1320" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1321" spans="1:5">
       <c r="A1321" t="s">
         <v>5</v>
       </c>
       <c r="B1321" t="s">
         <v>6</v>
       </c>
       <c r="C1321" t="s">
-        <v>1111</v>
+        <v>1110</v>
       </c>
       <c r="D1321"/>
       <c r="E1321" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1322" spans="1:5">
       <c r="A1322" t="s">
         <v>5</v>
       </c>
       <c r="B1322" t="s">
         <v>6</v>
       </c>
       <c r="C1322" t="s">
-        <v>1112</v>
+        <v>1111</v>
       </c>
       <c r="D1322"/>
       <c r="E1322" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1323" spans="1:5">
       <c r="A1323" t="s">
         <v>5</v>
       </c>
       <c r="B1323" t="s">
         <v>6</v>
       </c>
       <c r="C1323" t="s">
-        <v>1113</v>
+        <v>1112</v>
       </c>
       <c r="D1323"/>
       <c r="E1323" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1324" spans="1:5">
       <c r="A1324" t="s">
         <v>5</v>
       </c>
       <c r="B1324" t="s">
         <v>6</v>
       </c>
       <c r="C1324" t="s">
-        <v>1114</v>
+        <v>1113</v>
       </c>
       <c r="D1324"/>
       <c r="E1324" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1325" spans="1:5">
       <c r="A1325" t="s">
         <v>5</v>
       </c>
       <c r="B1325" t="s">
         <v>6</v>
       </c>
       <c r="C1325" t="s">
-        <v>1115</v>
+        <v>1114</v>
       </c>
       <c r="D1325"/>
       <c r="E1325" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1326" spans="1:5">
       <c r="A1326" t="s">
         <v>5</v>
       </c>
       <c r="B1326" t="s">
         <v>6</v>
       </c>
       <c r="C1326" t="s">
-        <v>1116</v>
+        <v>1115</v>
       </c>
       <c r="D1326"/>
       <c r="E1326" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1327" spans="1:5">
       <c r="A1327" t="s">
         <v>5</v>
       </c>
       <c r="B1327" t="s">
         <v>6</v>
       </c>
       <c r="C1327" t="s">
-        <v>1117</v>
+        <v>1116</v>
       </c>
       <c r="D1327"/>
       <c r="E1327" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1328" spans="1:5">
       <c r="A1328" t="s">
         <v>5</v>
       </c>
       <c r="B1328" t="s">
         <v>6</v>
       </c>
       <c r="C1328" t="s">
-        <v>1118</v>
+        <v>1117</v>
       </c>
       <c r="D1328"/>
       <c r="E1328" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1329" spans="1:5">
       <c r="A1329" t="s">
         <v>5</v>
       </c>
       <c r="B1329" t="s">
         <v>6</v>
       </c>
       <c r="C1329" t="s">
-        <v>1119</v>
+        <v>1118</v>
       </c>
       <c r="D1329"/>
       <c r="E1329" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1330" spans="1:5">
       <c r="A1330" t="s">
         <v>5</v>
       </c>
       <c r="B1330" t="s">
         <v>6</v>
       </c>
       <c r="C1330" t="s">
-        <v>1120</v>
+        <v>1119</v>
       </c>
       <c r="D1330"/>
       <c r="E1330" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1331" spans="1:5">
       <c r="A1331" t="s">
         <v>5</v>
       </c>
       <c r="B1331" t="s">
         <v>6</v>
       </c>
       <c r="C1331" t="s">
-        <v>1121</v>
+        <v>1120</v>
       </c>
       <c r="D1331"/>
       <c r="E1331" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1332" spans="1:5">
       <c r="A1332" t="s">
         <v>5</v>
       </c>
       <c r="B1332" t="s">
         <v>6</v>
       </c>
       <c r="C1332" t="s">
         <v>1121</v>
       </c>
       <c r="D1332"/>
       <c r="E1332" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1333" spans="1:5">
       <c r="A1333" t="s">
         <v>5</v>
       </c>
       <c r="B1333" t="s">
         <v>6</v>
       </c>
       <c r="C1333" t="s">
-        <v>1122</v>
+        <v>1121</v>
       </c>
       <c r="D1333"/>
       <c r="E1333" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1334" spans="1:5">
       <c r="A1334" t="s">
         <v>5</v>
       </c>
       <c r="B1334" t="s">
         <v>6</v>
       </c>
       <c r="C1334" t="s">
         <v>1122</v>
       </c>
       <c r="D1334"/>
       <c r="E1334" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1335" spans="1:5">
       <c r="A1335" t="s">
         <v>5</v>
       </c>
       <c r="B1335" t="s">
         <v>6</v>
       </c>
       <c r="C1335" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="D1335"/>
       <c r="E1335" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1336" spans="1:5">
       <c r="A1336" t="s">
         <v>5</v>
       </c>
       <c r="B1336" t="s">
         <v>6</v>
       </c>
       <c r="C1336" t="s">
         <v>1123</v>
       </c>
       <c r="D1336"/>
       <c r="E1336" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1337" spans="1:5">
       <c r="A1337" t="s">
         <v>5</v>
       </c>
       <c r="B1337" t="s">
         <v>6</v>
       </c>
       <c r="C1337" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="D1337"/>
       <c r="E1337" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1338" spans="1:5">
       <c r="A1338" t="s">
         <v>5</v>
       </c>
       <c r="B1338" t="s">
         <v>6</v>
       </c>
       <c r="C1338" t="s">
         <v>1124</v>
       </c>
       <c r="D1338"/>
       <c r="E1338" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1339" spans="1:5">
       <c r="A1339" t="s">
         <v>5</v>
       </c>
       <c r="B1339" t="s">
         <v>6</v>
       </c>
       <c r="C1339" t="s">
-        <v>1125</v>
+        <v>1124</v>
       </c>
       <c r="D1339"/>
       <c r="E1339" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1340" spans="1:5">
       <c r="A1340" t="s">
         <v>5</v>
       </c>
       <c r="B1340" t="s">
         <v>6</v>
       </c>
       <c r="C1340" t="s">
-        <v>1126</v>
+        <v>1125</v>
       </c>
       <c r="D1340"/>
       <c r="E1340" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1341" spans="1:5">
       <c r="A1341" t="s">
         <v>5</v>
       </c>
       <c r="B1341" t="s">
         <v>6</v>
       </c>
       <c r="C1341" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="D1341"/>
       <c r="E1341" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1342" spans="1:5">
       <c r="A1342" t="s">
         <v>5</v>
       </c>
       <c r="B1342" t="s">
         <v>6</v>
       </c>
       <c r="C1342" t="s">
         <v>1127</v>
       </c>
       <c r="D1342"/>
       <c r="E1342" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1343" spans="1:5">
       <c r="A1343" t="s">
         <v>5</v>
       </c>
       <c r="B1343" t="s">
         <v>6</v>
       </c>
       <c r="C1343" t="s">
-        <v>1128</v>
+        <v>1127</v>
       </c>
       <c r="D1343"/>
       <c r="E1343" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1344" spans="1:5">
       <c r="A1344" t="s">
         <v>5</v>
       </c>
       <c r="B1344" t="s">
         <v>6</v>
       </c>
       <c r="C1344" t="s">
         <v>1128</v>
       </c>
       <c r="D1344"/>
       <c r="E1344" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1345" spans="1:5">
       <c r="A1345" t="s">
         <v>5</v>
       </c>
       <c r="B1345" t="s">
         <v>6</v>
       </c>
       <c r="C1345" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="D1345"/>
       <c r="E1345" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1346" spans="1:5">
       <c r="A1346" t="s">
         <v>5</v>
       </c>
       <c r="B1346" t="s">
         <v>6</v>
       </c>
       <c r="C1346" t="s">
-        <v>1130</v>
+        <v>1129</v>
       </c>
       <c r="D1346"/>
       <c r="E1346" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1347" spans="1:5">
       <c r="A1347" t="s">
         <v>5</v>
       </c>
       <c r="B1347" t="s">
         <v>6</v>
       </c>
       <c r="C1347" t="s">
-        <v>1131</v>
+        <v>1130</v>
       </c>
       <c r="D1347"/>
       <c r="E1347" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1348" spans="1:5">
       <c r="A1348" t="s">
         <v>5</v>
       </c>
       <c r="B1348" t="s">
         <v>6</v>
       </c>
       <c r="C1348" t="s">
-        <v>1132</v>
+        <v>1131</v>
       </c>
       <c r="D1348"/>
       <c r="E1348" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1349" spans="1:5">
       <c r="A1349" t="s">
         <v>5</v>
       </c>
       <c r="B1349" t="s">
         <v>6</v>
       </c>
       <c r="C1349" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="D1349"/>
       <c r="E1349" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1350" spans="1:5">
       <c r="A1350" t="s">
         <v>5</v>
       </c>
       <c r="B1350" t="s">
         <v>6</v>
       </c>
       <c r="C1350" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="D1350"/>
       <c r="E1350" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1351" spans="1:5">
       <c r="A1351" t="s">
         <v>5</v>
       </c>
       <c r="B1351" t="s">
         <v>6</v>
       </c>
       <c r="C1351" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="D1351"/>
       <c r="E1351" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1352" spans="1:5">
       <c r="A1352" t="s">
         <v>5</v>
       </c>
       <c r="B1352" t="s">
         <v>6</v>
       </c>
       <c r="C1352" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="D1352"/>
       <c r="E1352" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1353" spans="1:5">
       <c r="A1353" t="s">
         <v>5</v>
       </c>
       <c r="B1353" t="s">
         <v>6</v>
       </c>
       <c r="C1353" t="s">
-        <v>1137</v>
+        <v>1136</v>
       </c>
       <c r="D1353"/>
       <c r="E1353" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1354" spans="1:5">
       <c r="A1354" t="s">
         <v>5</v>
       </c>
       <c r="B1354" t="s">
         <v>6</v>
       </c>
       <c r="C1354" t="s">
-        <v>1138</v>
+        <v>1137</v>
       </c>
       <c r="D1354"/>
       <c r="E1354" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1355" spans="1:5">
       <c r="A1355" t="s">
         <v>5</v>
       </c>
       <c r="B1355" t="s">
         <v>6</v>
       </c>
       <c r="C1355" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
       <c r="D1355"/>
       <c r="E1355" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1356" spans="1:5">
       <c r="A1356" t="s">
         <v>5</v>
       </c>
       <c r="B1356" t="s">
         <v>6</v>
       </c>
       <c r="C1356" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="D1356"/>
       <c r="E1356" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1357" spans="1:5">
       <c r="A1357" t="s">
         <v>5</v>
       </c>
       <c r="B1357" t="s">
         <v>6</v>
       </c>
       <c r="C1357" t="s">
-        <v>1141</v>
+        <v>1140</v>
       </c>
       <c r="D1357"/>
       <c r="E1357" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1358" spans="1:5">
       <c r="A1358" t="s">
         <v>5</v>
       </c>
       <c r="B1358" t="s">
         <v>6</v>
       </c>
       <c r="C1358" t="s">
-        <v>1142</v>
+        <v>1141</v>
       </c>
       <c r="D1358"/>
       <c r="E1358" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1359" spans="1:5">
       <c r="A1359" t="s">
         <v>5</v>
       </c>
       <c r="B1359" t="s">
         <v>6</v>
       </c>
       <c r="C1359" t="s">
-        <v>1143</v>
+        <v>1142</v>
       </c>
       <c r="D1359"/>
       <c r="E1359" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1360" spans="1:5">
       <c r="A1360" t="s">
         <v>5</v>
       </c>
       <c r="B1360" t="s">
         <v>6</v>
       </c>
       <c r="C1360" t="s">
-        <v>1144</v>
+        <v>1143</v>
       </c>
       <c r="D1360"/>
       <c r="E1360" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1361" spans="1:5">
       <c r="A1361" t="s">
         <v>5</v>
       </c>
       <c r="B1361" t="s">
         <v>6</v>
       </c>
       <c r="C1361" t="s">
-        <v>1145</v>
+        <v>1144</v>
       </c>
       <c r="D1361"/>
       <c r="E1361" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1362" spans="1:5">
       <c r="A1362" t="s">
         <v>5</v>
       </c>
       <c r="B1362" t="s">
         <v>6</v>
       </c>
       <c r="C1362" t="s">
-        <v>1146</v>
+        <v>1145</v>
       </c>
       <c r="D1362"/>
       <c r="E1362" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1363" spans="1:5">
       <c r="A1363" t="s">
         <v>5</v>
       </c>
       <c r="B1363" t="s">
         <v>6</v>
       </c>
       <c r="C1363" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="D1363"/>
       <c r="E1363" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1364" spans="1:5">
       <c r="A1364" t="s">
         <v>5</v>
       </c>
       <c r="B1364" t="s">
         <v>6</v>
       </c>
       <c r="C1364" t="s">
-        <v>1148</v>
+        <v>1147</v>
       </c>
       <c r="D1364"/>
       <c r="E1364" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1365" spans="1:5">
       <c r="A1365" t="s">
         <v>5</v>
       </c>
       <c r="B1365" t="s">
         <v>6</v>
       </c>
       <c r="C1365" t="s">
-        <v>1149</v>
+        <v>1148</v>
       </c>
       <c r="D1365"/>
       <c r="E1365" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1366" spans="1:5">
       <c r="A1366" t="s">
         <v>5</v>
       </c>
       <c r="B1366" t="s">
         <v>6</v>
       </c>
       <c r="C1366" t="s">
-        <v>1150</v>
+        <v>1149</v>
       </c>
       <c r="D1366"/>
       <c r="E1366" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1367" spans="1:5">
       <c r="A1367" t="s">
         <v>5</v>
       </c>
       <c r="B1367" t="s">
         <v>6</v>
       </c>
       <c r="C1367" t="s">
-        <v>1151</v>
+        <v>1150</v>
       </c>
       <c r="D1367"/>
       <c r="E1367" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1368" spans="1:5">
       <c r="A1368" t="s">
         <v>5</v>
       </c>
       <c r="B1368" t="s">
         <v>6</v>
       </c>
       <c r="C1368" t="s">
-        <v>1152</v>
+        <v>1151</v>
       </c>
       <c r="D1368"/>
       <c r="E1368" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1369" spans="1:5">
       <c r="A1369" t="s">
         <v>5</v>
       </c>
       <c r="B1369" t="s">
         <v>6</v>
       </c>
       <c r="C1369" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
       <c r="D1369"/>
       <c r="E1369" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1370" spans="1:5">
       <c r="A1370" t="s">
         <v>5</v>
       </c>
       <c r="B1370" t="s">
         <v>6</v>
       </c>
       <c r="C1370" t="s">
-        <v>1154</v>
+        <v>1153</v>
       </c>
       <c r="D1370"/>
       <c r="E1370" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1371" spans="1:5">
       <c r="A1371" t="s">
         <v>5</v>
       </c>
       <c r="B1371" t="s">
         <v>6</v>
       </c>
       <c r="C1371" t="s">
-        <v>1155</v>
+        <v>1154</v>
       </c>
       <c r="D1371"/>
       <c r="E1371" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1372" spans="1:5">
       <c r="A1372" t="s">
         <v>5</v>
       </c>
       <c r="B1372" t="s">
         <v>6</v>
       </c>
       <c r="C1372" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
       <c r="D1372"/>
       <c r="E1372" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1373" spans="1:5">
       <c r="A1373" t="s">
         <v>5</v>
       </c>
       <c r="B1373" t="s">
         <v>6</v>
       </c>
       <c r="C1373" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="D1373"/>
       <c r="E1373" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1374" spans="1:5">
       <c r="A1374" t="s">
         <v>5</v>
       </c>
       <c r="B1374" t="s">
         <v>6</v>
       </c>
       <c r="C1374" t="s">
-        <v>1158</v>
+        <v>1157</v>
       </c>
       <c r="D1374"/>
       <c r="E1374" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1375" spans="1:5">
       <c r="A1375" t="s">
         <v>5</v>
       </c>
       <c r="B1375" t="s">
         <v>6</v>
       </c>
       <c r="C1375" t="s">
-        <v>1159</v>
+        <v>1158</v>
       </c>
       <c r="D1375"/>
       <c r="E1375" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1376" spans="1:5">
       <c r="A1376" t="s">
         <v>5</v>
       </c>
       <c r="B1376" t="s">
         <v>6</v>
       </c>
       <c r="C1376" t="s">
-        <v>1160</v>
+        <v>1159</v>
       </c>
       <c r="D1376"/>
       <c r="E1376" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1377" spans="1:5">
       <c r="A1377" t="s">
         <v>5</v>
       </c>
       <c r="B1377" t="s">
         <v>6</v>
       </c>
       <c r="C1377" t="s">
-        <v>1161</v>
+        <v>1160</v>
       </c>
       <c r="D1377"/>
       <c r="E1377" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1378" spans="1:5">
       <c r="A1378" t="s">
         <v>5</v>
       </c>
       <c r="B1378" t="s">
         <v>6</v>
       </c>
       <c r="C1378" t="s">
-        <v>1162</v>
+        <v>1161</v>
       </c>
       <c r="D1378"/>
       <c r="E1378" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1379" spans="1:5">
       <c r="A1379" t="s">
         <v>5</v>
       </c>
       <c r="B1379" t="s">
         <v>6</v>
       </c>
       <c r="C1379" t="s">
-        <v>1163</v>
+        <v>1162</v>
       </c>
       <c r="D1379"/>
       <c r="E1379" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1380" spans="1:5">
       <c r="A1380" t="s">
         <v>5</v>
       </c>
       <c r="B1380" t="s">
         <v>6</v>
       </c>
       <c r="C1380" t="s">
-        <v>1164</v>
+        <v>1163</v>
       </c>
       <c r="D1380"/>
       <c r="E1380" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1381" spans="1:5">
       <c r="A1381" t="s">
         <v>5</v>
       </c>
       <c r="B1381" t="s">
         <v>6</v>
       </c>
       <c r="C1381" t="s">
-        <v>1165</v>
+        <v>1164</v>
       </c>
       <c r="D1381"/>
       <c r="E1381" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1382" spans="1:5">
       <c r="A1382" t="s">
         <v>5</v>
       </c>
       <c r="B1382" t="s">
         <v>6</v>
       </c>
       <c r="C1382" t="s">
-        <v>1166</v>
+        <v>1165</v>
       </c>
       <c r="D1382"/>
       <c r="E1382" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1383" spans="1:5">
       <c r="A1383" t="s">
         <v>5</v>
       </c>
       <c r="B1383" t="s">
         <v>6</v>
       </c>
       <c r="C1383" t="s">
-        <v>1167</v>
+        <v>1166</v>
       </c>
       <c r="D1383"/>
       <c r="E1383" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1384" spans="1:5">
       <c r="A1384" t="s">
         <v>5</v>
       </c>
       <c r="B1384" t="s">
         <v>6</v>
       </c>
       <c r="C1384" t="s">
-        <v>1168</v>
+        <v>1167</v>
       </c>
       <c r="D1384"/>
       <c r="E1384" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1385" spans="1:5">
       <c r="A1385" t="s">
         <v>5</v>
       </c>
       <c r="B1385" t="s">
         <v>6</v>
       </c>
       <c r="C1385" t="s">
         <v>1168</v>
       </c>
       <c r="D1385"/>
       <c r="E1385" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1386" spans="1:5">
       <c r="A1386" t="s">
         <v>5</v>
       </c>
       <c r="B1386" t="s">
         <v>6</v>
       </c>
       <c r="C1386" t="s">
-        <v>1169</v>
+        <v>1168</v>
       </c>
       <c r="D1386"/>
       <c r="E1386" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1387" spans="1:5">
       <c r="A1387" t="s">
         <v>5</v>
       </c>
       <c r="B1387" t="s">
         <v>6</v>
       </c>
       <c r="C1387" t="s">
         <v>1169</v>
       </c>
       <c r="D1387"/>
       <c r="E1387" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1388" spans="1:5">
       <c r="A1388" t="s">
         <v>5</v>
       </c>
       <c r="B1388" t="s">
         <v>6</v>
       </c>
       <c r="C1388" t="s">
-        <v>1170</v>
+        <v>1169</v>
       </c>
       <c r="D1388"/>
       <c r="E1388" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1389" spans="1:5">
       <c r="A1389" t="s">
         <v>5</v>
       </c>
       <c r="B1389" t="s">
         <v>6</v>
       </c>
       <c r="C1389" t="s">
-        <v>1171</v>
+        <v>1170</v>
       </c>
       <c r="D1389"/>
       <c r="E1389" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1390" spans="1:5">
       <c r="A1390" t="s">
         <v>5</v>
       </c>
       <c r="B1390" t="s">
         <v>6</v>
       </c>
       <c r="C1390" t="s">
         <v>1171</v>
       </c>
       <c r="D1390"/>
       <c r="E1390" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1391" spans="1:5">
       <c r="A1391" t="s">
         <v>5</v>
       </c>
       <c r="B1391" t="s">
         <v>6</v>
       </c>
       <c r="C1391" t="s">
-        <v>1172</v>
+        <v>1171</v>
       </c>
       <c r="D1391"/>
       <c r="E1391" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1392" spans="1:5">
       <c r="A1392" t="s">
         <v>5</v>
       </c>
       <c r="B1392" t="s">
         <v>6</v>
       </c>
       <c r="C1392" t="s">
-        <v>1173</v>
+        <v>1172</v>
       </c>
       <c r="D1392"/>
       <c r="E1392" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1393" spans="1:5">
       <c r="A1393" t="s">
         <v>5</v>
       </c>
       <c r="B1393" t="s">
         <v>6</v>
       </c>
       <c r="C1393" t="s">
-        <v>1174</v>
+        <v>1173</v>
       </c>
       <c r="D1393"/>
       <c r="E1393" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1394" spans="1:5">
       <c r="A1394" t="s">
         <v>5</v>
       </c>
       <c r="B1394" t="s">
         <v>6</v>
       </c>
       <c r="C1394" t="s">
-        <v>1175</v>
+        <v>1174</v>
       </c>
       <c r="D1394"/>
       <c r="E1394" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1395" spans="1:5">
       <c r="A1395" t="s">
         <v>5</v>
       </c>
       <c r="B1395" t="s">
         <v>6</v>
       </c>
       <c r="C1395" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="D1395"/>
       <c r="E1395" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1396" spans="1:5">
       <c r="A1396" t="s">
         <v>5</v>
       </c>
       <c r="B1396" t="s">
         <v>6</v>
       </c>
       <c r="C1396" t="s">
-        <v>1177</v>
+        <v>1176</v>
       </c>
       <c r="D1396"/>
       <c r="E1396" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1397" spans="1:5">
       <c r="A1397" t="s">
         <v>5</v>
       </c>
       <c r="B1397" t="s">
         <v>6</v>
       </c>
       <c r="C1397" t="s">
-        <v>1178</v>
+        <v>1177</v>
       </c>
       <c r="D1397"/>
       <c r="E1397" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1398" spans="1:5">
       <c r="A1398" t="s">
         <v>5</v>
       </c>
       <c r="B1398" t="s">
         <v>6</v>
       </c>
       <c r="C1398" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
       <c r="D1398"/>
       <c r="E1398" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1399" spans="1:5">
       <c r="A1399" t="s">
         <v>5</v>
       </c>
       <c r="B1399" t="s">
         <v>6</v>
       </c>
       <c r="C1399" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="D1399"/>
       <c r="E1399" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1400" spans="1:5">
       <c r="A1400" t="s">
         <v>5</v>
       </c>
       <c r="B1400" t="s">
         <v>6</v>
       </c>
       <c r="C1400" t="s">
-        <v>1181</v>
+        <v>1180</v>
       </c>
       <c r="D1400"/>
       <c r="E1400" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1401" spans="1:5">
       <c r="A1401" t="s">
         <v>5</v>
       </c>
       <c r="B1401" t="s">
         <v>6</v>
       </c>
       <c r="C1401" t="s">
-        <v>1182</v>
+        <v>1181</v>
       </c>
       <c r="D1401"/>
       <c r="E1401" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1402" spans="1:5">
       <c r="A1402" t="s">
         <v>5</v>
       </c>
       <c r="B1402" t="s">
         <v>6</v>
       </c>
       <c r="C1402" t="s">
-        <v>1183</v>
+        <v>1182</v>
       </c>
       <c r="D1402"/>
       <c r="E1402" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1403" spans="1:5">
       <c r="A1403" t="s">
         <v>5</v>
       </c>
       <c r="B1403" t="s">
         <v>6</v>
       </c>
       <c r="C1403" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="D1403"/>
       <c r="E1403" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1404" spans="1:5">
       <c r="A1404" t="s">
         <v>5</v>
       </c>
       <c r="B1404" t="s">
         <v>6</v>
       </c>
       <c r="C1404" t="s">
-        <v>1185</v>
+        <v>1184</v>
       </c>
       <c r="D1404"/>
       <c r="E1404" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1405" spans="1:5">
       <c r="A1405" t="s">
         <v>5</v>
       </c>
       <c r="B1405" t="s">
         <v>6</v>
       </c>
       <c r="C1405" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="D1405"/>
       <c r="E1405" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1406" spans="1:5">
       <c r="A1406" t="s">
         <v>5</v>
       </c>
       <c r="B1406" t="s">
         <v>6</v>
       </c>
       <c r="C1406" t="s">
-        <v>1187</v>
+        <v>1186</v>
       </c>
       <c r="D1406"/>
       <c r="E1406" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1407" spans="1:5">
       <c r="A1407" t="s">
         <v>5</v>
       </c>
       <c r="B1407" t="s">
         <v>6</v>
       </c>
       <c r="C1407" t="s">
-        <v>1188</v>
+        <v>1187</v>
       </c>
       <c r="D1407"/>
       <c r="E1407" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1408" spans="1:5">
       <c r="A1408" t="s">
         <v>5</v>
       </c>
       <c r="B1408" t="s">
         <v>6</v>
       </c>
       <c r="C1408" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="D1408"/>
       <c r="E1408" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1409" spans="1:5">
       <c r="A1409" t="s">
         <v>5</v>
       </c>
       <c r="B1409" t="s">
         <v>6</v>
       </c>
       <c r="C1409" t="s">
-        <v>1190</v>
+        <v>1189</v>
       </c>
       <c r="D1409"/>
       <c r="E1409" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1410" spans="1:5">
       <c r="A1410" t="s">
         <v>5</v>
       </c>
       <c r="B1410" t="s">
         <v>6</v>
       </c>
       <c r="C1410" t="s">
-        <v>1191</v>
+        <v>1190</v>
       </c>
       <c r="D1410"/>
       <c r="E1410" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1411" spans="1:5">
       <c r="A1411" t="s">
         <v>5</v>
       </c>
       <c r="B1411" t="s">
         <v>6</v>
       </c>
       <c r="C1411" t="s">
-        <v>1192</v>
+        <v>1191</v>
       </c>
       <c r="D1411"/>
       <c r="E1411" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1412" spans="1:5">
       <c r="A1412" t="s">
         <v>5</v>
       </c>
       <c r="B1412" t="s">
         <v>6</v>
       </c>
       <c r="C1412" t="s">
-        <v>1193</v>
+        <v>1192</v>
       </c>
       <c r="D1412"/>
       <c r="E1412" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1413" spans="1:5">
       <c r="A1413" t="s">
         <v>5</v>
       </c>
       <c r="B1413" t="s">
         <v>6</v>
       </c>
       <c r="C1413" t="s">
-        <v>1194</v>
+        <v>1193</v>
       </c>
       <c r="D1413"/>
       <c r="E1413" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1414" spans="1:5">
       <c r="A1414" t="s">
         <v>5</v>
       </c>
       <c r="B1414" t="s">
         <v>6</v>
       </c>
       <c r="C1414" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="D1414"/>
       <c r="E1414" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1415" spans="1:5">
       <c r="A1415" t="s">
         <v>5</v>
       </c>
       <c r="B1415" t="s">
         <v>6</v>
       </c>
       <c r="C1415" t="s">
-        <v>1196</v>
+        <v>1195</v>
       </c>
       <c r="D1415"/>
       <c r="E1415" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1416" spans="1:5">
       <c r="A1416" t="s">
         <v>5</v>
       </c>
       <c r="B1416" t="s">
         <v>6</v>
       </c>
       <c r="C1416" t="s">
-        <v>1197</v>
+        <v>1196</v>
       </c>
       <c r="D1416"/>
       <c r="E1416" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1417" spans="1:5">
       <c r="A1417" t="s">
         <v>5</v>
       </c>
       <c r="B1417" t="s">
         <v>6</v>
       </c>
       <c r="C1417" t="s">
-        <v>1198</v>
+        <v>1197</v>
       </c>
       <c r="D1417"/>
       <c r="E1417" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1418" spans="1:5">
       <c r="A1418" t="s">
         <v>5</v>
       </c>
       <c r="B1418" t="s">
         <v>6</v>
       </c>
       <c r="C1418" t="s">
-        <v>1199</v>
+        <v>1198</v>
       </c>
       <c r="D1418"/>
       <c r="E1418" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1419" spans="1:5">
       <c r="A1419" t="s">
         <v>5</v>
       </c>
       <c r="B1419" t="s">
         <v>6</v>
       </c>
       <c r="C1419" t="s">
-        <v>1200</v>
+        <v>1199</v>
       </c>
       <c r="D1419"/>
       <c r="E1419" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1420" spans="1:5">
       <c r="A1420" t="s">
         <v>5</v>
       </c>
       <c r="B1420" t="s">
         <v>6</v>
       </c>
       <c r="C1420" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="D1420"/>
       <c r="E1420" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1421" spans="1:5">
       <c r="A1421" t="s">
         <v>5</v>
       </c>
       <c r="B1421" t="s">
         <v>6</v>
       </c>
       <c r="C1421" t="s">
-        <v>1202</v>
+        <v>1201</v>
       </c>
       <c r="D1421"/>
       <c r="E1421" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1422" spans="1:5">
       <c r="A1422" t="s">
         <v>5</v>
       </c>
       <c r="B1422" t="s">
         <v>6</v>
       </c>
       <c r="C1422" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="D1422"/>
       <c r="E1422" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1423" spans="1:5">
       <c r="A1423" t="s">
         <v>5</v>
       </c>
       <c r="B1423" t="s">
         <v>6</v>
       </c>
       <c r="C1423" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
       <c r="D1423"/>
       <c r="E1423" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1424" spans="1:5">
       <c r="A1424" t="s">
         <v>5</v>
       </c>
       <c r="B1424" t="s">
         <v>6</v>
       </c>
       <c r="C1424" t="s">
-        <v>1205</v>
+        <v>1204</v>
       </c>
       <c r="D1424"/>
       <c r="E1424" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1425" spans="1:5">
       <c r="A1425" t="s">
         <v>5</v>
       </c>
       <c r="B1425" t="s">
         <v>6</v>
       </c>
       <c r="C1425" t="s">
-        <v>1206</v>
+        <v>1205</v>
       </c>
       <c r="D1425"/>
       <c r="E1425" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1426" spans="1:5">
       <c r="A1426" t="s">
         <v>5</v>
       </c>
       <c r="B1426" t="s">
         <v>6</v>
       </c>
       <c r="C1426" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
       <c r="D1426"/>
       <c r="E1426" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1427" spans="1:5">
       <c r="A1427" t="s">
         <v>5</v>
       </c>
       <c r="B1427" t="s">
         <v>6</v>
       </c>
       <c r="C1427" t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c r="D1427"/>
       <c r="E1427" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1428" spans="1:5">
       <c r="A1428" t="s">
         <v>5</v>
       </c>
       <c r="B1428" t="s">
         <v>6</v>
       </c>
       <c r="C1428" t="s">
-        <v>1209</v>
+        <v>1208</v>
       </c>
       <c r="D1428"/>
       <c r="E1428" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1429" spans="1:5">
       <c r="A1429" t="s">
         <v>5</v>
       </c>
       <c r="B1429" t="s">
         <v>6</v>
       </c>
       <c r="C1429" t="s">
-        <v>1210</v>
+        <v>1209</v>
       </c>
       <c r="D1429"/>
       <c r="E1429" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1430" spans="1:5">
       <c r="A1430" t="s">
         <v>5</v>
       </c>
       <c r="B1430" t="s">
         <v>6</v>
       </c>
       <c r="C1430" t="s">
-        <v>1211</v>
+        <v>1210</v>
       </c>
       <c r="D1430"/>
       <c r="E1430" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1431" spans="1:5">
       <c r="A1431" t="s">
         <v>5</v>
       </c>
       <c r="B1431" t="s">
         <v>6</v>
       </c>
       <c r="C1431" t="s">
-        <v>1212</v>
+        <v>1211</v>
       </c>
       <c r="D1431"/>
       <c r="E1431" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1432" spans="1:5">
       <c r="A1432" t="s">
         <v>5</v>
       </c>
       <c r="B1432" t="s">
         <v>6</v>
       </c>
       <c r="C1432" t="s">
-        <v>1213</v>
+        <v>1212</v>
       </c>
       <c r="D1432"/>
       <c r="E1432" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1433" spans="1:5">
       <c r="A1433" t="s">
         <v>5</v>
       </c>
       <c r="B1433" t="s">
         <v>6</v>
       </c>
       <c r="C1433" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="D1433"/>
       <c r="E1433" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1434" spans="1:5">
       <c r="A1434" t="s">
         <v>5</v>
       </c>
       <c r="B1434" t="s">
         <v>6</v>
       </c>
       <c r="C1434" t="s">
-        <v>1215</v>
+        <v>1214</v>
       </c>
       <c r="D1434"/>
       <c r="E1434" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:5">
+      <c r="A1435" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D1435"/>
+      <c r="E1435" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>