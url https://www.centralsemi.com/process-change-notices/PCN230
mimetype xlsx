--- v1 (2026-01-10)
+++ v2 (2026-08-28)
@@ -804,68 +804,68 @@
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D7"/>
       <c r="E7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
-      <c r="D8"/>
+      <c r="D8" t="s">
+        <v>14</v>
+      </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>5</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>5</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>