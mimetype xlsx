--- v1 (2026-01-08)
+++ v2 (2026-08-28)
@@ -1061,83 +1061,83 @@
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>5</v>
       </c>
       <c r="B23" t="s">
         <v>6</v>
       </c>
       <c r="C23" t="s">
         <v>28</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>5</v>
       </c>
       <c r="B24" t="s">
         <v>6</v>
       </c>
       <c r="C24" t="s">
         <v>29</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D24"/>
       <c r="E24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>5</v>
       </c>
       <c r="B25" t="s">
         <v>6</v>
       </c>
       <c r="C25" t="s">
         <v>29</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>5</v>
       </c>
       <c r="B26" t="s">
         <v>6</v>
       </c>
       <c r="C26" t="s">
         <v>29</v>
       </c>
-      <c r="D26"/>
+      <c r="D26" t="s">
+        <v>30</v>
+      </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>5</v>
       </c>
       <c r="B27" t="s">
         <v>6</v>
       </c>
       <c r="C27" t="s">
         <v>31</v>
       </c>
       <c r="D27"/>
       <c r="E27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>5</v>
       </c>
       <c r="B28" t="s">
         <v>6</v>