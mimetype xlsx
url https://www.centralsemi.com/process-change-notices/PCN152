--- v0 (2025-10-09)
+++ v1 (2026-08-29)
@@ -1925,68 +1925,68 @@
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>5</v>
       </c>
       <c r="B81" t="s">
         <v>6</v>
       </c>
       <c r="C81" t="s">
         <v>78</v>
       </c>
       <c r="D81"/>
       <c r="E81" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>5</v>
       </c>
       <c r="B82" t="s">
         <v>6</v>
       </c>
       <c r="C82" t="s">
         <v>78</v>
       </c>
-      <c r="D82"/>
+      <c r="D82" t="s">
+        <v>70</v>
+      </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>5</v>
       </c>
       <c r="B83" t="s">
         <v>6</v>
       </c>
       <c r="C83" t="s">
         <v>78</v>
       </c>
-      <c r="D83" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D83"/>
       <c r="E83" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>5</v>
       </c>
       <c r="B84" t="s">
         <v>6</v>
       </c>
       <c r="C84" t="s">
         <v>79</v>
       </c>
       <c r="D84" t="s">
         <v>74</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>5</v>
       </c>