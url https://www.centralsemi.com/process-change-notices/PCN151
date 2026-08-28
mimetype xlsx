--- v0 (2025-10-09)
+++ v1 (2026-08-28)
@@ -1420,68 +1420,68 @@
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>5</v>
       </c>
       <c r="B36" t="s">
         <v>6</v>
       </c>
       <c r="C36" t="s">
         <v>51</v>
       </c>
       <c r="D36"/>
       <c r="E36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>5</v>
       </c>
       <c r="B37" t="s">
         <v>6</v>
       </c>
       <c r="C37" t="s">
         <v>52</v>
       </c>
-      <c r="D37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D37"/>
       <c r="E37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>6</v>
       </c>
       <c r="C38" t="s">
         <v>52</v>
       </c>
-      <c r="D38"/>
+      <c r="D38" t="s">
+        <v>53</v>
+      </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>5</v>
       </c>
       <c r="B39" t="s">
         <v>6</v>
       </c>
       <c r="C39" t="s">
         <v>54</v>
       </c>
       <c r="D39" t="s">
         <v>55</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>5</v>
       </c>