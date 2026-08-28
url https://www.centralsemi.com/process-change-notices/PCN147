--- v0 (2025-10-09)
+++ v1 (2026-08-28)
@@ -1290,100 +1290,100 @@
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>5</v>
       </c>
       <c r="B45" t="s">
         <v>6</v>
       </c>
       <c r="C45" t="s">
         <v>47</v>
       </c>
       <c r="D45"/>
       <c r="E45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>6</v>
       </c>
       <c r="C46" t="s">
         <v>48</v>
       </c>
-      <c r="D46"/>
+      <c r="D46" t="s">
+        <v>49</v>
+      </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>5</v>
       </c>
       <c r="B47" t="s">
         <v>6</v>
       </c>
       <c r="C47" t="s">
         <v>48</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D47"/>
       <c r="E47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>5</v>
       </c>
       <c r="B48" t="s">
         <v>6</v>
       </c>
       <c r="C48" t="s">
         <v>50</v>
       </c>
-      <c r="D48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D48"/>
       <c r="E48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>5</v>
       </c>
       <c r="B49" t="s">
         <v>6</v>
       </c>
       <c r="C49" t="s">
         <v>50</v>
       </c>
-      <c r="D49"/>
+      <c r="D49" t="s">
+        <v>51</v>
+      </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>6</v>
       </c>
       <c r="C50" t="s">
         <v>52</v>
       </c>
       <c r="D50"/>
       <c r="E50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>5</v>
       </c>
       <c r="B51" t="s">
         <v>6</v>