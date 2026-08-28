--- v1 (2025-11-01)
+++ v2 (2026-08-28)
@@ -5577,100 +5577,100 @@
     <row r="250" spans="1:5">
       <c r="A250" t="s">
         <v>5</v>
       </c>
       <c r="B250" t="s">
         <v>6</v>
       </c>
       <c r="C250" t="s">
         <v>188</v>
       </c>
       <c r="D250"/>
       <c r="E250" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" t="s">
         <v>5</v>
       </c>
       <c r="B251" t="s">
         <v>6</v>
       </c>
       <c r="C251" t="s">
         <v>189</v>
       </c>
-      <c r="D251"/>
+      <c r="D251" t="s">
+        <v>190</v>
+      </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
         <v>5</v>
       </c>
       <c r="B252" t="s">
         <v>6</v>
       </c>
       <c r="C252" t="s">
         <v>189</v>
       </c>
-      <c r="D252" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D252"/>
       <c r="E252" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
         <v>5</v>
       </c>
       <c r="B253" t="s">
         <v>6</v>
       </c>
       <c r="C253" t="s">
         <v>191</v>
       </c>
-      <c r="D253" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D253"/>
       <c r="E253" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
         <v>5</v>
       </c>
       <c r="B254" t="s">
         <v>6</v>
       </c>
       <c r="C254" t="s">
         <v>191</v>
       </c>
-      <c r="D254"/>
+      <c r="D254" t="s">
+        <v>192</v>
+      </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
         <v>5</v>
       </c>
       <c r="B255" t="s">
         <v>6</v>
       </c>
       <c r="C255" t="s">
         <v>193</v>
       </c>
       <c r="D255"/>
       <c r="E255" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
         <v>5</v>
       </c>
       <c r="B256" t="s">
         <v>6</v>
@@ -8821,100 +8821,100 @@
     <row r="466" spans="1:5">
       <c r="A466" t="s">
         <v>5</v>
       </c>
       <c r="B466" t="s">
         <v>6</v>
       </c>
       <c r="C466" t="s">
         <v>348</v>
       </c>
       <c r="D466"/>
       <c r="E466" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" t="s">
         <v>5</v>
       </c>
       <c r="B467" t="s">
         <v>6</v>
       </c>
       <c r="C467" t="s">
         <v>349</v>
       </c>
-      <c r="D467"/>
+      <c r="D467" t="s">
+        <v>350</v>
+      </c>
       <c r="E467" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" t="s">
         <v>5</v>
       </c>
       <c r="B468" t="s">
         <v>6</v>
       </c>
       <c r="C468" t="s">
         <v>349</v>
       </c>
-      <c r="D468" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D468"/>
       <c r="E468" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" t="s">
         <v>5</v>
       </c>
       <c r="B469" t="s">
         <v>6</v>
       </c>
       <c r="C469" t="s">
         <v>351</v>
       </c>
-      <c r="D469"/>
+      <c r="D469" t="s">
+        <v>352</v>
+      </c>
       <c r="E469" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" t="s">
         <v>5</v>
       </c>
       <c r="B470" t="s">
         <v>6</v>
       </c>
       <c r="C470" t="s">
         <v>351</v>
       </c>
-      <c r="D470" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D470"/>
       <c r="E470" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" t="s">
         <v>5</v>
       </c>
       <c r="B471" t="s">
         <v>6</v>
       </c>
       <c r="C471" t="s">
         <v>353</v>
       </c>
       <c r="D471"/>
       <c r="E471" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" t="s">
         <v>5</v>
       </c>
       <c r="B472" t="s">
         <v>6</v>