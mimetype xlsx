--- v0 (2025-10-09)
+++ v1 (2026-08-28)
@@ -1556,68 +1556,68 @@
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>6</v>
       </c>
       <c r="C54" t="s">
         <v>56</v>
       </c>
       <c r="D54"/>
       <c r="E54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>5</v>
       </c>
       <c r="B55" t="s">
         <v>6</v>
       </c>
       <c r="C55" t="s">
         <v>58</v>
       </c>
-      <c r="D55"/>
+      <c r="D55" t="s">
+        <v>59</v>
+      </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>5</v>
       </c>
       <c r="B56" t="s">
         <v>6</v>
       </c>
       <c r="C56" t="s">
         <v>58</v>
       </c>
-      <c r="D56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D56"/>
       <c r="E56" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>5</v>
       </c>
       <c r="B57" t="s">
         <v>6</v>
       </c>
       <c r="C57" t="s">
         <v>60</v>
       </c>
       <c r="D57"/>
       <c r="E57" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>5</v>
       </c>
       <c r="B58" t="s">
         <v>6</v>