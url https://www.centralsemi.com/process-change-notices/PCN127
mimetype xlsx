--- v2 (2026-02-17)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PCN127 Item List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1530">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1531">
   <si>
     <t>PCN#</t>
   </si>
   <si>
     <t>EFFECTIVE_DATE</t>
   </si>
   <si>
     <t>ITEM</t>
   </si>
   <si>
     <t>REPLACEMENT</t>
   </si>
   <si>
     <t>CHANGE_DETAILS</t>
   </si>
   <si>
     <t>PCN127</t>
   </si>
   <si>
     <t>8 June 2011</t>
   </si>
   <si>
     <t>BZX84C2V4 BK</t>
   </si>
   <si>
@@ -2814,50 +2814,53 @@
     <t>CMPZ4620 BK PBFREE</t>
   </si>
   <si>
     <t>CMPZ4620 BK TIN/LEAD</t>
   </si>
   <si>
     <t>CMPZ4620 TR</t>
   </si>
   <si>
     <t>CMPZ4620 TR PBFREE</t>
   </si>
   <si>
     <t>CMPZ4620 TR TIN/LEAD</t>
   </si>
   <si>
     <t>CMPZ4621 BK</t>
   </si>
   <si>
     <t>CMPZ4621 BK PBFREE</t>
   </si>
   <si>
     <t>CMPZ4621 BK TIN/LEAD</t>
   </si>
   <si>
     <t>CMPZ4621 TR</t>
+  </si>
+  <si>
+    <t>CMPZ4621 TR13</t>
   </si>
   <si>
     <t>CMPZ4621 TR PBFREE</t>
   </si>
   <si>
     <t>CMPZ4621 TR TIN/LEAD</t>
   </si>
   <si>
     <t>CMPZ4622 BK</t>
   </si>
   <si>
     <t>CMPZ4622 BK PBFREE</t>
   </si>
   <si>
     <t>CMPZ4622 BK TIN/LEAD</t>
   </si>
   <si>
     <t>CMPZ4622 TR</t>
   </si>
   <si>
     <t>CMPZ4622 TR PBFREE</t>
   </si>
   <si>
     <t>CMPZ4623 BK</t>
   </si>
@@ -4959,51 +4962,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1742"/>
+  <dimension ref="A1:E1743"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="346.773" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -6036,68 +6039,68 @@
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>5</v>
       </c>
       <c r="B70" t="s">
         <v>6</v>
       </c>
       <c r="C70" t="s">
         <v>65</v>
       </c>
       <c r="D70"/>
       <c r="E70" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>5</v>
       </c>
       <c r="B71" t="s">
         <v>6</v>
       </c>
       <c r="C71" t="s">
         <v>66</v>
       </c>
-      <c r="D71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D71"/>
       <c r="E71" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>5</v>
       </c>
       <c r="B72" t="s">
         <v>6</v>
       </c>
       <c r="C72" t="s">
         <v>66</v>
       </c>
-      <c r="D72"/>
+      <c r="D72" t="s">
+        <v>67</v>
+      </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>5</v>
       </c>
       <c r="B73" t="s">
         <v>6</v>
       </c>
       <c r="C73" t="s">
         <v>68</v>
       </c>
       <c r="D73"/>
       <c r="E73" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>5</v>
       </c>
       <c r="B74" t="s">
         <v>6</v>
@@ -6113,83 +6116,83 @@
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>5</v>
       </c>
       <c r="B75" t="s">
         <v>6</v>
       </c>
       <c r="C75" t="s">
         <v>69</v>
       </c>
       <c r="D75"/>
       <c r="E75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>5</v>
       </c>
       <c r="B76" t="s">
         <v>6</v>
       </c>
       <c r="C76" t="s">
         <v>70</v>
       </c>
-      <c r="D76"/>
+      <c r="D76" t="s">
+        <v>71</v>
+      </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>5</v>
       </c>
       <c r="B77" t="s">
         <v>6</v>
       </c>
       <c r="C77" t="s">
         <v>70</v>
       </c>
       <c r="D77"/>
       <c r="E77" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>5</v>
       </c>
       <c r="B78" t="s">
         <v>6</v>
       </c>
       <c r="C78" t="s">
         <v>70</v>
       </c>
-      <c r="D78" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D78"/>
       <c r="E78" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>5</v>
       </c>
       <c r="B79" t="s">
         <v>6</v>
       </c>
       <c r="C79" t="s">
         <v>72</v>
       </c>
       <c r="D79"/>
       <c r="E79" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>5</v>
       </c>
       <c r="B80" t="s">
         <v>6</v>
@@ -6297,68 +6300,68 @@
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>5</v>
       </c>
       <c r="B87" t="s">
         <v>6</v>
       </c>
       <c r="C87" t="s">
         <v>78</v>
       </c>
       <c r="D87"/>
       <c r="E87" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>5</v>
       </c>
       <c r="B88" t="s">
         <v>6</v>
       </c>
       <c r="C88" t="s">
         <v>78</v>
       </c>
-      <c r="D88" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D88"/>
       <c r="E88" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>5</v>
       </c>
       <c r="B89" t="s">
         <v>6</v>
       </c>
       <c r="C89" t="s">
         <v>78</v>
       </c>
-      <c r="D89"/>
+      <c r="D89" t="s">
+        <v>79</v>
+      </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>5</v>
       </c>
       <c r="B90" t="s">
         <v>6</v>
       </c>
       <c r="C90" t="s">
         <v>80</v>
       </c>
       <c r="D90"/>
       <c r="E90" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>5</v>
       </c>
       <c r="B91" t="s">
         <v>6</v>
@@ -6374,68 +6377,68 @@
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>5</v>
       </c>
       <c r="B92" t="s">
         <v>6</v>
       </c>
       <c r="C92" t="s">
         <v>81</v>
       </c>
       <c r="D92"/>
       <c r="E92" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>5</v>
       </c>
       <c r="B93" t="s">
         <v>6</v>
       </c>
       <c r="C93" t="s">
         <v>82</v>
       </c>
-      <c r="D93" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D93"/>
       <c r="E93" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>5</v>
       </c>
       <c r="B94" t="s">
         <v>6</v>
       </c>
       <c r="C94" t="s">
         <v>82</v>
       </c>
-      <c r="D94"/>
+      <c r="D94" t="s">
+        <v>83</v>
+      </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>5</v>
       </c>
       <c r="B95" t="s">
         <v>6</v>
       </c>
       <c r="C95" t="s">
         <v>84</v>
       </c>
       <c r="D95"/>
       <c r="E95" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>5</v>
       </c>
       <c r="B96" t="s">
         <v>6</v>
@@ -6793,68 +6796,68 @@
     <row r="119" spans="1:5">
       <c r="A119" t="s">
         <v>5</v>
       </c>
       <c r="B119" t="s">
         <v>6</v>
       </c>
       <c r="C119" t="s">
         <v>107</v>
       </c>
       <c r="D119"/>
       <c r="E119" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
         <v>5</v>
       </c>
       <c r="B120" t="s">
         <v>6</v>
       </c>
       <c r="C120" t="s">
         <v>108</v>
       </c>
-      <c r="D120"/>
+      <c r="D120" t="s">
+        <v>109</v>
+      </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>5</v>
       </c>
       <c r="B121" t="s">
         <v>6</v>
       </c>
       <c r="C121" t="s">
         <v>108</v>
       </c>
-      <c r="D121" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D121"/>
       <c r="E121" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>5</v>
       </c>
       <c r="B122" t="s">
         <v>6</v>
       </c>
       <c r="C122" t="s">
         <v>108</v>
       </c>
       <c r="D122"/>
       <c r="E122" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>5</v>
       </c>
       <c r="B123" t="s">
         <v>6</v>
@@ -7327,68 +7330,68 @@
     <row r="153" spans="1:5">
       <c r="A153" t="s">
         <v>5</v>
       </c>
       <c r="B153" t="s">
         <v>6</v>
       </c>
       <c r="C153" t="s">
         <v>144</v>
       </c>
       <c r="D153"/>
       <c r="E153" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
         <v>5</v>
       </c>
       <c r="B154" t="s">
         <v>6</v>
       </c>
       <c r="C154" t="s">
         <v>145</v>
       </c>
-      <c r="D154"/>
+      <c r="D154" t="s">
+        <v>146</v>
+      </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
         <v>5</v>
       </c>
       <c r="B155" t="s">
         <v>6</v>
       </c>
       <c r="C155" t="s">
         <v>145</v>
       </c>
-      <c r="D155" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D155"/>
       <c r="E155" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
         <v>5</v>
       </c>
       <c r="B156" t="s">
         <v>6</v>
       </c>
       <c r="C156" t="s">
         <v>145</v>
       </c>
       <c r="D156"/>
       <c r="E156" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
         <v>5</v>
       </c>
       <c r="B157" t="s">
         <v>6</v>
@@ -7466,68 +7469,68 @@
     <row r="162" spans="1:5">
       <c r="A162" t="s">
         <v>5</v>
       </c>
       <c r="B162" t="s">
         <v>6</v>
       </c>
       <c r="C162" t="s">
         <v>152</v>
       </c>
       <c r="D162"/>
       <c r="E162" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
         <v>5</v>
       </c>
       <c r="B163" t="s">
         <v>6</v>
       </c>
       <c r="C163" t="s">
         <v>153</v>
       </c>
-      <c r="D163" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D163"/>
       <c r="E163" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" t="s">
         <v>5</v>
       </c>
       <c r="B164" t="s">
         <v>6</v>
       </c>
       <c r="C164" t="s">
         <v>153</v>
       </c>
-      <c r="D164"/>
+      <c r="D164" t="s">
+        <v>154</v>
+      </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" t="s">
         <v>5</v>
       </c>
       <c r="B165" t="s">
         <v>6</v>
       </c>
       <c r="C165" t="s">
         <v>153</v>
       </c>
       <c r="D165"/>
       <c r="E165" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" t="s">
         <v>5</v>
       </c>
       <c r="B166" t="s">
         <v>6</v>
@@ -7543,68 +7546,68 @@
     <row r="167" spans="1:5">
       <c r="A167" t="s">
         <v>5</v>
       </c>
       <c r="B167" t="s">
         <v>6</v>
       </c>
       <c r="C167" t="s">
         <v>156</v>
       </c>
       <c r="D167"/>
       <c r="E167" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" t="s">
         <v>5</v>
       </c>
       <c r="B168" t="s">
         <v>6</v>
       </c>
       <c r="C168" t="s">
         <v>157</v>
       </c>
-      <c r="D168"/>
+      <c r="D168" t="s">
+        <v>158</v>
+      </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" t="s">
         <v>5</v>
       </c>
       <c r="B169" t="s">
         <v>6</v>
       </c>
       <c r="C169" t="s">
         <v>157</v>
       </c>
-      <c r="D169" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D169"/>
       <c r="E169" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" t="s">
         <v>5</v>
       </c>
       <c r="B170" t="s">
         <v>6</v>
       </c>
       <c r="C170" t="s">
         <v>159</v>
       </c>
       <c r="D170"/>
       <c r="E170" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" t="s">
         <v>5</v>
       </c>
       <c r="B171" t="s">
         <v>6</v>
@@ -7620,83 +7623,83 @@
     <row r="172" spans="1:5">
       <c r="A172" t="s">
         <v>5</v>
       </c>
       <c r="B172" t="s">
         <v>6</v>
       </c>
       <c r="C172" t="s">
         <v>160</v>
       </c>
       <c r="D172"/>
       <c r="E172" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
         <v>5</v>
       </c>
       <c r="B173" t="s">
         <v>6</v>
       </c>
       <c r="C173" t="s">
         <v>161</v>
       </c>
-      <c r="D173"/>
+      <c r="D173" t="s">
+        <v>162</v>
+      </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
         <v>5</v>
       </c>
       <c r="B174" t="s">
         <v>6</v>
       </c>
       <c r="C174" t="s">
         <v>161</v>
       </c>
       <c r="D174"/>
       <c r="E174" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
         <v>5</v>
       </c>
       <c r="B175" t="s">
         <v>6</v>
       </c>
       <c r="C175" t="s">
         <v>161</v>
       </c>
-      <c r="D175" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D175"/>
       <c r="E175" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>5</v>
       </c>
       <c r="B176" t="s">
         <v>6</v>
       </c>
       <c r="C176" t="s">
         <v>163</v>
       </c>
       <c r="D176"/>
       <c r="E176" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
         <v>5</v>
       </c>
       <c r="B177" t="s">
         <v>6</v>
@@ -7744,68 +7747,68 @@
     <row r="180" spans="1:5">
       <c r="A180" t="s">
         <v>5</v>
       </c>
       <c r="B180" t="s">
         <v>6</v>
       </c>
       <c r="C180" t="s">
         <v>167</v>
       </c>
       <c r="D180"/>
       <c r="E180" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
         <v>5</v>
       </c>
       <c r="B181" t="s">
         <v>6</v>
       </c>
       <c r="C181" t="s">
         <v>168</v>
       </c>
-      <c r="D181"/>
+      <c r="D181" t="s">
+        <v>169</v>
+      </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
         <v>5</v>
       </c>
       <c r="B182" t="s">
         <v>6</v>
       </c>
       <c r="C182" t="s">
         <v>168</v>
       </c>
-      <c r="D182" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D182"/>
       <c r="E182" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
         <v>5</v>
       </c>
       <c r="B183" t="s">
         <v>6</v>
       </c>
       <c r="C183" t="s">
         <v>170</v>
       </c>
       <c r="D183"/>
       <c r="E183" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
         <v>5</v>
       </c>
       <c r="B184" t="s">
         <v>6</v>
@@ -8013,145 +8016,145 @@
     <row r="197" spans="1:5">
       <c r="A197" t="s">
         <v>5</v>
       </c>
       <c r="B197" t="s">
         <v>6</v>
       </c>
       <c r="C197" t="s">
         <v>189</v>
       </c>
       <c r="D197"/>
       <c r="E197" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
         <v>5</v>
       </c>
       <c r="B198" t="s">
         <v>6</v>
       </c>
       <c r="C198" t="s">
         <v>190</v>
       </c>
-      <c r="D198" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D198"/>
       <c r="E198" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
         <v>5</v>
       </c>
       <c r="B199" t="s">
         <v>6</v>
       </c>
       <c r="C199" t="s">
         <v>190</v>
       </c>
-      <c r="D199"/>
+      <c r="D199" t="s">
+        <v>191</v>
+      </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
         <v>5</v>
       </c>
       <c r="B200" t="s">
         <v>6</v>
       </c>
       <c r="C200" t="s">
         <v>192</v>
       </c>
       <c r="D200"/>
       <c r="E200" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
         <v>5</v>
       </c>
       <c r="B201" t="s">
         <v>6</v>
       </c>
       <c r="C201" t="s">
         <v>193</v>
       </c>
       <c r="D201"/>
       <c r="E201" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
         <v>5</v>
       </c>
       <c r="B202" t="s">
         <v>6</v>
       </c>
       <c r="C202" t="s">
         <v>194</v>
       </c>
-      <c r="D202" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D202"/>
       <c r="E202" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
         <v>5</v>
       </c>
       <c r="B203" t="s">
         <v>6</v>
       </c>
       <c r="C203" t="s">
         <v>194</v>
       </c>
       <c r="D203"/>
       <c r="E203" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
         <v>5</v>
       </c>
       <c r="B204" t="s">
         <v>6</v>
       </c>
       <c r="C204" t="s">
         <v>194</v>
       </c>
-      <c r="D204"/>
+      <c r="D204" t="s">
+        <v>195</v>
+      </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>5</v>
       </c>
       <c r="B205" t="s">
         <v>6</v>
       </c>
       <c r="C205" t="s">
         <v>196</v>
       </c>
       <c r="D205"/>
       <c r="E205" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>5</v>
       </c>
       <c r="B206" t="s">
         <v>6</v>
@@ -8229,68 +8232,68 @@
     <row r="211" spans="1:5">
       <c r="A211" t="s">
         <v>5</v>
       </c>
       <c r="B211" t="s">
         <v>6</v>
       </c>
       <c r="C211" t="s">
         <v>201</v>
       </c>
       <c r="D211"/>
       <c r="E211" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
         <v>5</v>
       </c>
       <c r="B212" t="s">
         <v>6</v>
       </c>
       <c r="C212" t="s">
         <v>202</v>
       </c>
-      <c r="D212" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D212"/>
       <c r="E212" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>5</v>
       </c>
       <c r="B213" t="s">
         <v>6</v>
       </c>
       <c r="C213" t="s">
         <v>202</v>
       </c>
-      <c r="D213"/>
+      <c r="D213" t="s">
+        <v>203</v>
+      </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
         <v>5</v>
       </c>
       <c r="B214" t="s">
         <v>6</v>
       </c>
       <c r="C214" t="s">
         <v>202</v>
       </c>
       <c r="D214"/>
       <c r="E214" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
         <v>5</v>
       </c>
       <c r="B215" t="s">
         <v>6</v>
@@ -8366,68 +8369,68 @@
     <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>5</v>
       </c>
       <c r="B220" t="s">
         <v>6</v>
       </c>
       <c r="C220" t="s">
         <v>208</v>
       </c>
       <c r="D220"/>
       <c r="E220" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>5</v>
       </c>
       <c r="B221" t="s">
         <v>6</v>
       </c>
       <c r="C221" t="s">
         <v>208</v>
       </c>
-      <c r="D221"/>
+      <c r="D221" t="s">
+        <v>209</v>
+      </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
         <v>5</v>
       </c>
       <c r="B222" t="s">
         <v>6</v>
       </c>
       <c r="C222" t="s">
         <v>208</v>
       </c>
-      <c r="D222" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D222"/>
       <c r="E222" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
         <v>5</v>
       </c>
       <c r="B223" t="s">
         <v>6</v>
       </c>
       <c r="C223" t="s">
         <v>210</v>
       </c>
       <c r="D223"/>
       <c r="E223" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
         <v>5</v>
       </c>
       <c r="B224" t="s">
         <v>6</v>
@@ -8584,68 +8587,68 @@
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>5</v>
       </c>
       <c r="B234" t="s">
         <v>6</v>
       </c>
       <c r="C234" t="s">
         <v>220</v>
       </c>
       <c r="D234"/>
       <c r="E234" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
         <v>5</v>
       </c>
       <c r="B235" t="s">
         <v>6</v>
       </c>
       <c r="C235" t="s">
         <v>221</v>
       </c>
-      <c r="D235" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D235"/>
       <c r="E235" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
         <v>5</v>
       </c>
       <c r="B236" t="s">
         <v>6</v>
       </c>
       <c r="C236" t="s">
         <v>221</v>
       </c>
-      <c r="D236"/>
+      <c r="D236" t="s">
+        <v>222</v>
+      </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
         <v>5</v>
       </c>
       <c r="B237" t="s">
         <v>6</v>
       </c>
       <c r="C237" t="s">
         <v>221</v>
       </c>
       <c r="D237"/>
       <c r="E237" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
         <v>5</v>
       </c>
       <c r="B238" t="s">
         <v>6</v>
@@ -8753,83 +8756,83 @@
     <row r="245" spans="1:5">
       <c r="A245" t="s">
         <v>5</v>
       </c>
       <c r="B245" t="s">
         <v>6</v>
       </c>
       <c r="C245" t="s">
         <v>228</v>
       </c>
       <c r="D245"/>
       <c r="E245" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
         <v>5</v>
       </c>
       <c r="B246" t="s">
         <v>6</v>
       </c>
       <c r="C246" t="s">
         <v>229</v>
       </c>
-      <c r="D246"/>
+      <c r="D246" t="s">
+        <v>230</v>
+      </c>
       <c r="E246" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
         <v>5</v>
       </c>
       <c r="B247" t="s">
         <v>6</v>
       </c>
       <c r="C247" t="s">
         <v>229</v>
       </c>
       <c r="D247"/>
       <c r="E247" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
         <v>5</v>
       </c>
       <c r="B248" t="s">
         <v>6</v>
       </c>
       <c r="C248" t="s">
         <v>229</v>
       </c>
-      <c r="D248" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D248"/>
       <c r="E248" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
         <v>5</v>
       </c>
       <c r="B249" t="s">
         <v>6</v>
       </c>
       <c r="C249" t="s">
         <v>231</v>
       </c>
       <c r="D249"/>
       <c r="E249" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
         <v>5</v>
       </c>
       <c r="B250" t="s">
         <v>6</v>
@@ -8941,68 +8944,68 @@
     <row r="257" spans="1:5">
       <c r="A257" t="s">
         <v>5</v>
       </c>
       <c r="B257" t="s">
         <v>6</v>
       </c>
       <c r="C257" t="s">
         <v>241</v>
       </c>
       <c r="D257"/>
       <c r="E257" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" t="s">
         <v>5</v>
       </c>
       <c r="B258" t="s">
         <v>6</v>
       </c>
       <c r="C258" t="s">
         <v>242</v>
       </c>
-      <c r="D258" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D258"/>
       <c r="E258" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" t="s">
         <v>5</v>
       </c>
       <c r="B259" t="s">
         <v>6</v>
       </c>
       <c r="C259" t="s">
         <v>242</v>
       </c>
-      <c r="D259"/>
+      <c r="D259" t="s">
+        <v>243</v>
+      </c>
       <c r="E259" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
         <v>5</v>
       </c>
       <c r="B260" t="s">
         <v>6</v>
       </c>
       <c r="C260" t="s">
         <v>244</v>
       </c>
       <c r="D260"/>
       <c r="E260" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
         <v>5</v>
       </c>
       <c r="B261" t="s">
         <v>6</v>
@@ -9048,68 +9051,68 @@
     <row r="264" spans="1:5">
       <c r="A264" t="s">
         <v>5</v>
       </c>
       <c r="B264" t="s">
         <v>6</v>
       </c>
       <c r="C264" t="s">
         <v>248</v>
       </c>
       <c r="D264"/>
       <c r="E264" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
         <v>5</v>
       </c>
       <c r="B265" t="s">
         <v>6</v>
       </c>
       <c r="C265" t="s">
         <v>248</v>
       </c>
-      <c r="D265"/>
+      <c r="D265" t="s">
+        <v>249</v>
+      </c>
       <c r="E265" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
         <v>5</v>
       </c>
       <c r="B266" t="s">
         <v>6</v>
       </c>
       <c r="C266" t="s">
         <v>248</v>
       </c>
-      <c r="D266" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D266"/>
       <c r="E266" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
         <v>5</v>
       </c>
       <c r="B267" t="s">
         <v>6</v>
       </c>
       <c r="C267" t="s">
         <v>250</v>
       </c>
       <c r="D267"/>
       <c r="E267" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
         <v>5</v>
       </c>
       <c r="B268" t="s">
         <v>6</v>
@@ -9574,83 +9577,83 @@
     <row r="298" spans="1:5">
       <c r="A298" t="s">
         <v>5</v>
       </c>
       <c r="B298" t="s">
         <v>6</v>
       </c>
       <c r="C298" t="s">
         <v>282</v>
       </c>
       <c r="D298"/>
       <c r="E298" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" t="s">
         <v>5</v>
       </c>
       <c r="B299" t="s">
         <v>6</v>
       </c>
       <c r="C299" t="s">
         <v>283</v>
       </c>
-      <c r="D299" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D299"/>
       <c r="E299" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" t="s">
         <v>5</v>
       </c>
       <c r="B300" t="s">
         <v>6</v>
       </c>
       <c r="C300" t="s">
         <v>283</v>
       </c>
       <c r="D300"/>
       <c r="E300" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" t="s">
         <v>5</v>
       </c>
       <c r="B301" t="s">
         <v>6</v>
       </c>
       <c r="C301" t="s">
         <v>283</v>
       </c>
-      <c r="D301"/>
+      <c r="D301" t="s">
+        <v>284</v>
+      </c>
       <c r="E301" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" t="s">
         <v>5</v>
       </c>
       <c r="B302" t="s">
         <v>6</v>
       </c>
       <c r="C302" t="s">
         <v>285</v>
       </c>
       <c r="D302"/>
       <c r="E302" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" t="s">
         <v>5</v>
       </c>
       <c r="B303" t="s">
         <v>6</v>
@@ -10115,68 +10118,68 @@
     <row r="333" spans="1:5">
       <c r="A333" t="s">
         <v>5</v>
       </c>
       <c r="B333" t="s">
         <v>6</v>
       </c>
       <c r="C333" t="s">
         <v>313</v>
       </c>
       <c r="D333"/>
       <c r="E333" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" t="s">
         <v>5</v>
       </c>
       <c r="B334" t="s">
         <v>6</v>
       </c>
       <c r="C334" t="s">
         <v>313</v>
       </c>
-      <c r="D334"/>
+      <c r="D334" t="s">
+        <v>314</v>
+      </c>
       <c r="E334" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" t="s">
         <v>5</v>
       </c>
       <c r="B335" t="s">
         <v>6</v>
       </c>
       <c r="C335" t="s">
         <v>313</v>
       </c>
-      <c r="D335" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D335"/>
       <c r="E335" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" t="s">
         <v>5</v>
       </c>
       <c r="B336" t="s">
         <v>6</v>
       </c>
       <c r="C336" t="s">
         <v>315</v>
       </c>
       <c r="D336"/>
       <c r="E336" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" t="s">
         <v>5</v>
       </c>
       <c r="B337" t="s">
         <v>6</v>
@@ -10284,68 +10287,68 @@
     <row r="344" spans="1:5">
       <c r="A344" t="s">
         <v>5</v>
       </c>
       <c r="B344" t="s">
         <v>6</v>
       </c>
       <c r="C344" t="s">
         <v>321</v>
       </c>
       <c r="D344"/>
       <c r="E344" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" t="s">
         <v>5</v>
       </c>
       <c r="B345" t="s">
         <v>6</v>
       </c>
       <c r="C345" t="s">
         <v>321</v>
       </c>
-      <c r="D345"/>
+      <c r="D345" t="s">
+        <v>322</v>
+      </c>
       <c r="E345" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" t="s">
         <v>5</v>
       </c>
       <c r="B346" t="s">
         <v>6</v>
       </c>
       <c r="C346" t="s">
         <v>321</v>
       </c>
-      <c r="D346" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D346"/>
       <c r="E346" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" t="s">
         <v>5</v>
       </c>
       <c r="B347" t="s">
         <v>6</v>
       </c>
       <c r="C347" t="s">
         <v>323</v>
       </c>
       <c r="D347"/>
       <c r="E347" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" t="s">
         <v>5</v>
       </c>
       <c r="B348" t="s">
         <v>6</v>
@@ -10438,83 +10441,83 @@
     <row r="354" spans="1:5">
       <c r="A354" t="s">
         <v>5</v>
       </c>
       <c r="B354" t="s">
         <v>6</v>
       </c>
       <c r="C354" t="s">
         <v>328</v>
       </c>
       <c r="D354"/>
       <c r="E354" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" t="s">
         <v>5</v>
       </c>
       <c r="B355" t="s">
         <v>6</v>
       </c>
       <c r="C355" t="s">
         <v>329</v>
       </c>
-      <c r="D355"/>
+      <c r="D355" t="s">
+        <v>330</v>
+      </c>
       <c r="E355" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" t="s">
         <v>5</v>
       </c>
       <c r="B356" t="s">
         <v>6</v>
       </c>
       <c r="C356" t="s">
         <v>329</v>
       </c>
       <c r="D356"/>
       <c r="E356" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" t="s">
         <v>5</v>
       </c>
       <c r="B357" t="s">
         <v>6</v>
       </c>
       <c r="C357" t="s">
         <v>329</v>
       </c>
-      <c r="D357" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D357"/>
       <c r="E357" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" t="s">
         <v>5</v>
       </c>
       <c r="B358" t="s">
         <v>6</v>
       </c>
       <c r="C358" t="s">
         <v>331</v>
       </c>
       <c r="D358"/>
       <c r="E358" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" t="s">
         <v>5</v>
       </c>
       <c r="B359" t="s">
         <v>6</v>
@@ -10607,68 +10610,68 @@
     <row r="365" spans="1:5">
       <c r="A365" t="s">
         <v>5</v>
       </c>
       <c r="B365" t="s">
         <v>6</v>
       </c>
       <c r="C365" t="s">
         <v>336</v>
       </c>
       <c r="D365"/>
       <c r="E365" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" t="s">
         <v>5</v>
       </c>
       <c r="B366" t="s">
         <v>6</v>
       </c>
       <c r="C366" t="s">
         <v>337</v>
       </c>
-      <c r="D366" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D366"/>
       <c r="E366" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" t="s">
         <v>5</v>
       </c>
       <c r="B367" t="s">
         <v>6</v>
       </c>
       <c r="C367" t="s">
         <v>337</v>
       </c>
-      <c r="D367"/>
+      <c r="D367" t="s">
+        <v>338</v>
+      </c>
       <c r="E367" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" t="s">
         <v>5</v>
       </c>
       <c r="B368" t="s">
         <v>6</v>
       </c>
       <c r="C368" t="s">
         <v>337</v>
       </c>
       <c r="D368"/>
       <c r="E368" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" t="s">
         <v>5</v>
       </c>
       <c r="B369" t="s">
         <v>6</v>
@@ -10793,68 +10796,68 @@
     <row r="377" spans="1:5">
       <c r="A377" t="s">
         <v>5</v>
       </c>
       <c r="B377" t="s">
         <v>6</v>
       </c>
       <c r="C377" t="s">
         <v>348</v>
       </c>
       <c r="D377"/>
       <c r="E377" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" t="s">
         <v>5</v>
       </c>
       <c r="B378" t="s">
         <v>6</v>
       </c>
       <c r="C378" t="s">
         <v>349</v>
       </c>
-      <c r="D378"/>
+      <c r="D378" t="s">
+        <v>350</v>
+      </c>
       <c r="E378" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" t="s">
         <v>5</v>
       </c>
       <c r="B379" t="s">
         <v>6</v>
       </c>
       <c r="C379" t="s">
         <v>349</v>
       </c>
-      <c r="D379" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D379"/>
       <c r="E379" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" t="s">
         <v>5</v>
       </c>
       <c r="B380" t="s">
         <v>6</v>
       </c>
       <c r="C380" t="s">
         <v>351</v>
       </c>
       <c r="D380"/>
       <c r="E380" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" t="s">
         <v>5</v>
       </c>
       <c r="B381" t="s">
         <v>6</v>
@@ -10870,68 +10873,68 @@
     <row r="382" spans="1:5">
       <c r="A382" t="s">
         <v>5</v>
       </c>
       <c r="B382" t="s">
         <v>6</v>
       </c>
       <c r="C382" t="s">
         <v>352</v>
       </c>
       <c r="D382"/>
       <c r="E382" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" t="s">
         <v>5</v>
       </c>
       <c r="B383" t="s">
         <v>6</v>
       </c>
       <c r="C383" t="s">
         <v>353</v>
       </c>
-      <c r="D383" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D383"/>
       <c r="E383" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" t="s">
         <v>5</v>
       </c>
       <c r="B384" t="s">
         <v>6</v>
       </c>
       <c r="C384" t="s">
         <v>353</v>
       </c>
-      <c r="D384"/>
+      <c r="D384" t="s">
+        <v>354</v>
+      </c>
       <c r="E384" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" t="s">
         <v>5</v>
       </c>
       <c r="B385" t="s">
         <v>6</v>
       </c>
       <c r="C385" t="s">
         <v>353</v>
       </c>
       <c r="D385"/>
       <c r="E385" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" t="s">
         <v>5</v>
       </c>
       <c r="B386" t="s">
         <v>6</v>
@@ -17255,100 +17258,100 @@
     <row r="807" spans="1:5">
       <c r="A807" t="s">
         <v>5</v>
       </c>
       <c r="B807" t="s">
         <v>6</v>
       </c>
       <c r="C807" t="s">
         <v>701</v>
       </c>
       <c r="D807"/>
       <c r="E807" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="808" spans="1:5">
       <c r="A808" t="s">
         <v>5</v>
       </c>
       <c r="B808" t="s">
         <v>6</v>
       </c>
       <c r="C808" t="s">
         <v>702</v>
       </c>
-      <c r="D808" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D808"/>
       <c r="E808" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="809" spans="1:5">
       <c r="A809" t="s">
         <v>5</v>
       </c>
       <c r="B809" t="s">
         <v>6</v>
       </c>
       <c r="C809" t="s">
         <v>702</v>
       </c>
-      <c r="D809"/>
+      <c r="D809" t="s">
+        <v>703</v>
+      </c>
       <c r="E809" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="810" spans="1:5">
       <c r="A810" t="s">
         <v>5</v>
       </c>
       <c r="B810" t="s">
         <v>6</v>
       </c>
       <c r="C810" t="s">
         <v>704</v>
       </c>
-      <c r="D810"/>
+      <c r="D810" t="s">
+        <v>705</v>
+      </c>
       <c r="E810" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="811" spans="1:5">
       <c r="A811" t="s">
         <v>5</v>
       </c>
       <c r="B811" t="s">
         <v>6</v>
       </c>
       <c r="C811" t="s">
         <v>704</v>
       </c>
-      <c r="D811" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D811"/>
       <c r="E811" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="812" spans="1:5">
       <c r="A812" t="s">
         <v>5</v>
       </c>
       <c r="B812" t="s">
         <v>6</v>
       </c>
       <c r="C812" t="s">
         <v>706</v>
       </c>
       <c r="D812"/>
       <c r="E812" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="813" spans="1:5">
       <c r="A813" t="s">
         <v>5</v>
       </c>
       <c r="B813" t="s">
         <v>6</v>
@@ -21988,94 +21991,96 @@
     <row r="1122" spans="1:5">
       <c r="A1122" t="s">
         <v>5</v>
       </c>
       <c r="B1122" t="s">
         <v>6</v>
       </c>
       <c r="C1122" t="s">
         <v>932</v>
       </c>
       <c r="D1122"/>
       <c r="E1122" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1123" spans="1:5">
       <c r="A1123" t="s">
         <v>5</v>
       </c>
       <c r="B1123" t="s">
         <v>6</v>
       </c>
       <c r="C1123" t="s">
         <v>933</v>
       </c>
-      <c r="D1123"/>
+      <c r="D1123" t="s">
+        <v>934</v>
+      </c>
       <c r="E1123" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1124" spans="1:5">
       <c r="A1124" t="s">
         <v>5</v>
       </c>
       <c r="B1124" t="s">
         <v>6</v>
       </c>
       <c r="C1124" t="s">
         <v>933</v>
       </c>
       <c r="D1124"/>
       <c r="E1124" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1125" spans="1:5">
       <c r="A1125" t="s">
         <v>5</v>
       </c>
       <c r="B1125" t="s">
         <v>6</v>
       </c>
       <c r="C1125" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
       <c r="D1125"/>
       <c r="E1125" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1126" spans="1:5">
       <c r="A1126" t="s">
         <v>5</v>
       </c>
       <c r="B1126" t="s">
         <v>6</v>
       </c>
       <c r="C1126" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="D1126"/>
       <c r="E1126" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1127" spans="1:5">
       <c r="A1127" t="s">
         <v>5</v>
       </c>
       <c r="B1127" t="s">
         <v>6</v>
       </c>
       <c r="C1127" t="s">
         <v>935</v>
       </c>
       <c r="D1127"/>
       <c r="E1127" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1128" spans="1:5">
       <c r="A1128" t="s">
         <v>5</v>
       </c>
@@ -22181,81 +22186,81 @@
       </c>
     </row>
     <row r="1135" spans="1:5">
       <c r="A1135" t="s">
         <v>5</v>
       </c>
       <c r="B1135" t="s">
         <v>6</v>
       </c>
       <c r="C1135" t="s">
         <v>943</v>
       </c>
       <c r="D1135"/>
       <c r="E1135" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1136" spans="1:5">
       <c r="A1136" t="s">
         <v>5</v>
       </c>
       <c r="B1136" t="s">
         <v>6</v>
       </c>
       <c r="C1136" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="D1136"/>
       <c r="E1136" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1137" spans="1:5">
       <c r="A1137" t="s">
         <v>5</v>
       </c>
       <c r="B1137" t="s">
         <v>6</v>
       </c>
       <c r="C1137" t="s">
         <v>944</v>
       </c>
       <c r="D1137"/>
       <c r="E1137" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1138" spans="1:5">
       <c r="A1138" t="s">
         <v>5</v>
       </c>
       <c r="B1138" t="s">
         <v>6</v>
       </c>
       <c r="C1138" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="D1138"/>
       <c r="E1138" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1139" spans="1:5">
       <c r="A1139" t="s">
         <v>5</v>
       </c>
       <c r="B1139" t="s">
         <v>6</v>
       </c>
       <c r="C1139" t="s">
         <v>945</v>
       </c>
       <c r="D1139"/>
       <c r="E1139" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1140" spans="1:5">
       <c r="A1140" t="s">
         <v>5</v>
       </c>
@@ -22331,156 +22336,156 @@
       </c>
     </row>
     <row r="1145" spans="1:5">
       <c r="A1145" t="s">
         <v>5</v>
       </c>
       <c r="B1145" t="s">
         <v>6</v>
       </c>
       <c r="C1145" t="s">
         <v>951</v>
       </c>
       <c r="D1145"/>
       <c r="E1145" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1146" spans="1:5">
       <c r="A1146" t="s">
         <v>5</v>
       </c>
       <c r="B1146" t="s">
         <v>6</v>
       </c>
       <c r="C1146" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="D1146"/>
       <c r="E1146" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1147" spans="1:5">
       <c r="A1147" t="s">
         <v>5</v>
       </c>
       <c r="B1147" t="s">
         <v>6</v>
       </c>
       <c r="C1147" t="s">
         <v>952</v>
       </c>
       <c r="D1147"/>
       <c r="E1147" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1148" spans="1:5">
       <c r="A1148" t="s">
         <v>5</v>
       </c>
       <c r="B1148" t="s">
         <v>6</v>
       </c>
       <c r="C1148" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="D1148"/>
       <c r="E1148" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1149" spans="1:5">
       <c r="A1149" t="s">
         <v>5</v>
       </c>
       <c r="B1149" t="s">
         <v>6</v>
       </c>
       <c r="C1149" t="s">
         <v>953</v>
       </c>
       <c r="D1149"/>
       <c r="E1149" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1150" spans="1:5">
       <c r="A1150" t="s">
         <v>5</v>
       </c>
       <c r="B1150" t="s">
         <v>6</v>
       </c>
       <c r="C1150" t="s">
         <v>954</v>
       </c>
       <c r="D1150"/>
       <c r="E1150" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1151" spans="1:5">
       <c r="A1151" t="s">
         <v>5</v>
       </c>
       <c r="B1151" t="s">
         <v>6</v>
       </c>
       <c r="C1151" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="D1151"/>
       <c r="E1151" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1152" spans="1:5">
       <c r="A1152" t="s">
         <v>5</v>
       </c>
       <c r="B1152" t="s">
         <v>6</v>
       </c>
       <c r="C1152" t="s">
         <v>955</v>
       </c>
       <c r="D1152"/>
       <c r="E1152" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1153" spans="1:5">
       <c r="A1153" t="s">
         <v>5</v>
       </c>
       <c r="B1153" t="s">
         <v>6</v>
       </c>
       <c r="C1153" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="D1153"/>
       <c r="E1153" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1154" spans="1:5">
       <c r="A1154" t="s">
         <v>5</v>
       </c>
       <c r="B1154" t="s">
         <v>6</v>
       </c>
       <c r="C1154" t="s">
         <v>956</v>
       </c>
       <c r="D1154"/>
       <c r="E1154" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1155" spans="1:5">
       <c r="A1155" t="s">
         <v>5</v>
       </c>
@@ -22511,51 +22516,51 @@
       </c>
     </row>
     <row r="1157" spans="1:5">
       <c r="A1157" t="s">
         <v>5</v>
       </c>
       <c r="B1157" t="s">
         <v>6</v>
       </c>
       <c r="C1157" t="s">
         <v>959</v>
       </c>
       <c r="D1157"/>
       <c r="E1157" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1158" spans="1:5">
       <c r="A1158" t="s">
         <v>5</v>
       </c>
       <c r="B1158" t="s">
         <v>6</v>
       </c>
       <c r="C1158" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="D1158"/>
       <c r="E1158" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1159" spans="1:5">
       <c r="A1159" t="s">
         <v>5</v>
       </c>
       <c r="B1159" t="s">
         <v>6</v>
       </c>
       <c r="C1159" t="s">
         <v>960</v>
       </c>
       <c r="D1159"/>
       <c r="E1159" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1160" spans="1:5">
       <c r="A1160" t="s">
         <v>5</v>
       </c>
@@ -22601,81 +22606,81 @@
       </c>
     </row>
     <row r="1163" spans="1:5">
       <c r="A1163" t="s">
         <v>5</v>
       </c>
       <c r="B1163" t="s">
         <v>6</v>
       </c>
       <c r="C1163" t="s">
         <v>964</v>
       </c>
       <c r="D1163"/>
       <c r="E1163" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1164" spans="1:5">
       <c r="A1164" t="s">
         <v>5</v>
       </c>
       <c r="B1164" t="s">
         <v>6</v>
       </c>
       <c r="C1164" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="D1164"/>
       <c r="E1164" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1165" spans="1:5">
       <c r="A1165" t="s">
         <v>5</v>
       </c>
       <c r="B1165" t="s">
         <v>6</v>
       </c>
       <c r="C1165" t="s">
         <v>965</v>
       </c>
       <c r="D1165"/>
       <c r="E1165" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1166" spans="1:5">
       <c r="A1166" t="s">
         <v>5</v>
       </c>
       <c r="B1166" t="s">
         <v>6</v>
       </c>
       <c r="C1166" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="D1166"/>
       <c r="E1166" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1167" spans="1:5">
       <c r="A1167" t="s">
         <v>5</v>
       </c>
       <c r="B1167" t="s">
         <v>6</v>
       </c>
       <c r="C1167" t="s">
         <v>966</v>
       </c>
       <c r="D1167"/>
       <c r="E1167" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1168" spans="1:5">
       <c r="A1168" t="s">
         <v>5</v>
       </c>
@@ -22721,81 +22726,81 @@
       </c>
     </row>
     <row r="1171" spans="1:5">
       <c r="A1171" t="s">
         <v>5</v>
       </c>
       <c r="B1171" t="s">
         <v>6</v>
       </c>
       <c r="C1171" t="s">
         <v>970</v>
       </c>
       <c r="D1171"/>
       <c r="E1171" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1172" spans="1:5">
       <c r="A1172" t="s">
         <v>5</v>
       </c>
       <c r="B1172" t="s">
         <v>6</v>
       </c>
       <c r="C1172" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="D1172"/>
       <c r="E1172" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1173" spans="1:5">
       <c r="A1173" t="s">
         <v>5</v>
       </c>
       <c r="B1173" t="s">
         <v>6</v>
       </c>
       <c r="C1173" t="s">
         <v>971</v>
       </c>
       <c r="D1173"/>
       <c r="E1173" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1174" spans="1:5">
       <c r="A1174" t="s">
         <v>5</v>
       </c>
       <c r="B1174" t="s">
         <v>6</v>
       </c>
       <c r="C1174" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="D1174"/>
       <c r="E1174" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1175" spans="1:5">
       <c r="A1175" t="s">
         <v>5</v>
       </c>
       <c r="B1175" t="s">
         <v>6</v>
       </c>
       <c r="C1175" t="s">
         <v>972</v>
       </c>
       <c r="D1175"/>
       <c r="E1175" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1176" spans="1:5">
       <c r="A1176" t="s">
         <v>5</v>
       </c>
@@ -22901,81 +22906,81 @@
       </c>
     </row>
     <row r="1183" spans="1:5">
       <c r="A1183" t="s">
         <v>5</v>
       </c>
       <c r="B1183" t="s">
         <v>6</v>
       </c>
       <c r="C1183" t="s">
         <v>980</v>
       </c>
       <c r="D1183"/>
       <c r="E1183" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1184" spans="1:5">
       <c r="A1184" t="s">
         <v>5</v>
       </c>
       <c r="B1184" t="s">
         <v>6</v>
       </c>
       <c r="C1184" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="D1184"/>
       <c r="E1184" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1185" spans="1:5">
       <c r="A1185" t="s">
         <v>5</v>
       </c>
       <c r="B1185" t="s">
         <v>6</v>
       </c>
       <c r="C1185" t="s">
         <v>981</v>
       </c>
       <c r="D1185"/>
       <c r="E1185" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1186" spans="1:5">
       <c r="A1186" t="s">
         <v>5</v>
       </c>
       <c r="B1186" t="s">
         <v>6</v>
       </c>
       <c r="C1186" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="D1186"/>
       <c r="E1186" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1187" spans="1:5">
       <c r="A1187" t="s">
         <v>5</v>
       </c>
       <c r="B1187" t="s">
         <v>6</v>
       </c>
       <c r="C1187" t="s">
         <v>982</v>
       </c>
       <c r="D1187"/>
       <c r="E1187" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1188" spans="1:5">
       <c r="A1188" t="s">
         <v>5</v>
       </c>
@@ -23111,81 +23116,81 @@
       </c>
     </row>
     <row r="1197" spans="1:5">
       <c r="A1197" t="s">
         <v>5</v>
       </c>
       <c r="B1197" t="s">
         <v>6</v>
       </c>
       <c r="C1197" t="s">
         <v>992</v>
       </c>
       <c r="D1197"/>
       <c r="E1197" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1198" spans="1:5">
       <c r="A1198" t="s">
         <v>5</v>
       </c>
       <c r="B1198" t="s">
         <v>6</v>
       </c>
       <c r="C1198" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D1198"/>
       <c r="E1198" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1199" spans="1:5">
       <c r="A1199" t="s">
         <v>5</v>
       </c>
       <c r="B1199" t="s">
         <v>6</v>
       </c>
       <c r="C1199" t="s">
         <v>993</v>
       </c>
       <c r="D1199"/>
       <c r="E1199" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1200" spans="1:5">
       <c r="A1200" t="s">
         <v>5</v>
       </c>
       <c r="B1200" t="s">
         <v>6</v>
       </c>
       <c r="C1200" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="D1200"/>
       <c r="E1200" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1201" spans="1:5">
       <c r="A1201" t="s">
         <v>5</v>
       </c>
       <c r="B1201" t="s">
         <v>6</v>
       </c>
       <c r="C1201" t="s">
         <v>994</v>
       </c>
       <c r="D1201"/>
       <c r="E1201" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1202" spans="1:5">
       <c r="A1202" t="s">
         <v>5</v>
       </c>
@@ -23351,231 +23356,231 @@
       </c>
     </row>
     <row r="1213" spans="1:5">
       <c r="A1213" t="s">
         <v>5</v>
       </c>
       <c r="B1213" t="s">
         <v>6</v>
       </c>
       <c r="C1213" t="s">
         <v>1006</v>
       </c>
       <c r="D1213"/>
       <c r="E1213" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1214" spans="1:5">
       <c r="A1214" t="s">
         <v>5</v>
       </c>
       <c r="B1214" t="s">
         <v>6</v>
       </c>
       <c r="C1214" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="D1214"/>
       <c r="E1214" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1215" spans="1:5">
       <c r="A1215" t="s">
         <v>5</v>
       </c>
       <c r="B1215" t="s">
         <v>6</v>
       </c>
       <c r="C1215" t="s">
         <v>1007</v>
       </c>
       <c r="D1215"/>
       <c r="E1215" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1216" spans="1:5">
       <c r="A1216" t="s">
         <v>5</v>
       </c>
       <c r="B1216" t="s">
         <v>6</v>
       </c>
       <c r="C1216" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D1216"/>
       <c r="E1216" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1217" spans="1:5">
       <c r="A1217" t="s">
         <v>5</v>
       </c>
       <c r="B1217" t="s">
         <v>6</v>
       </c>
       <c r="C1217" t="s">
         <v>1008</v>
       </c>
       <c r="D1217"/>
       <c r="E1217" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1218" spans="1:5">
       <c r="A1218" t="s">
         <v>5</v>
       </c>
       <c r="B1218" t="s">
         <v>6</v>
       </c>
       <c r="C1218" t="s">
         <v>1009</v>
       </c>
       <c r="D1218"/>
       <c r="E1218" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1219" spans="1:5">
       <c r="A1219" t="s">
         <v>5</v>
       </c>
       <c r="B1219" t="s">
         <v>6</v>
       </c>
       <c r="C1219" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="D1219"/>
       <c r="E1219" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1220" spans="1:5">
       <c r="A1220" t="s">
         <v>5</v>
       </c>
       <c r="B1220" t="s">
         <v>6</v>
       </c>
       <c r="C1220" t="s">
         <v>1010</v>
       </c>
       <c r="D1220"/>
       <c r="E1220" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1221" spans="1:5">
       <c r="A1221" t="s">
         <v>5</v>
       </c>
       <c r="B1221" t="s">
         <v>6</v>
       </c>
       <c r="C1221" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="D1221"/>
       <c r="E1221" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1222" spans="1:5">
       <c r="A1222" t="s">
         <v>5</v>
       </c>
       <c r="B1222" t="s">
         <v>6</v>
       </c>
       <c r="C1222" t="s">
         <v>1011</v>
       </c>
       <c r="D1222"/>
       <c r="E1222" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1223" spans="1:5">
       <c r="A1223" t="s">
         <v>5</v>
       </c>
       <c r="B1223" t="s">
         <v>6</v>
       </c>
       <c r="C1223" t="s">
         <v>1012</v>
       </c>
       <c r="D1223"/>
       <c r="E1223" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1224" spans="1:5">
       <c r="A1224" t="s">
         <v>5</v>
       </c>
       <c r="B1224" t="s">
         <v>6</v>
       </c>
       <c r="C1224" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="D1224"/>
       <c r="E1224" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1225" spans="1:5">
       <c r="A1225" t="s">
         <v>5</v>
       </c>
       <c r="B1225" t="s">
         <v>6</v>
       </c>
       <c r="C1225" t="s">
         <v>1013</v>
       </c>
       <c r="D1225"/>
       <c r="E1225" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1226" spans="1:5">
       <c r="A1226" t="s">
         <v>5</v>
       </c>
       <c r="B1226" t="s">
         <v>6</v>
       </c>
       <c r="C1226" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="D1226"/>
       <c r="E1226" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1227" spans="1:5">
       <c r="A1227" t="s">
         <v>5</v>
       </c>
       <c r="B1227" t="s">
         <v>6</v>
       </c>
       <c r="C1227" t="s">
         <v>1014</v>
       </c>
       <c r="D1227"/>
       <c r="E1227" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1228" spans="1:5">
       <c r="A1228" t="s">
         <v>5</v>
       </c>
@@ -23666,51 +23671,51 @@
       </c>
     </row>
     <row r="1234" spans="1:5">
       <c r="A1234" t="s">
         <v>5</v>
       </c>
       <c r="B1234" t="s">
         <v>6</v>
       </c>
       <c r="C1234" t="s">
         <v>1021</v>
       </c>
       <c r="D1234"/>
       <c r="E1234" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1235" spans="1:5">
       <c r="A1235" t="s">
         <v>5</v>
       </c>
       <c r="B1235" t="s">
         <v>6</v>
       </c>
       <c r="C1235" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="D1235"/>
       <c r="E1235" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1236" spans="1:5">
       <c r="A1236" t="s">
         <v>5</v>
       </c>
       <c r="B1236" t="s">
         <v>6</v>
       </c>
       <c r="C1236" t="s">
         <v>1022</v>
       </c>
       <c r="D1236"/>
       <c r="E1236" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1237" spans="1:5">
       <c r="A1237" t="s">
         <v>5</v>
       </c>
@@ -23726,81 +23731,81 @@
       </c>
     </row>
     <row r="1238" spans="1:5">
       <c r="A1238" t="s">
         <v>5</v>
       </c>
       <c r="B1238" t="s">
         <v>6</v>
       </c>
       <c r="C1238" t="s">
         <v>1024</v>
       </c>
       <c r="D1238"/>
       <c r="E1238" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1239" spans="1:5">
       <c r="A1239" t="s">
         <v>5</v>
       </c>
       <c r="B1239" t="s">
         <v>6</v>
       </c>
       <c r="C1239" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="D1239"/>
       <c r="E1239" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1240" spans="1:5">
       <c r="A1240" t="s">
         <v>5</v>
       </c>
       <c r="B1240" t="s">
         <v>6</v>
       </c>
       <c r="C1240" t="s">
         <v>1025</v>
       </c>
       <c r="D1240"/>
       <c r="E1240" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1241" spans="1:5">
       <c r="A1241" t="s">
         <v>5</v>
       </c>
       <c r="B1241" t="s">
         <v>6</v>
       </c>
       <c r="C1241" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D1241"/>
       <c r="E1241" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1242" spans="1:5">
       <c r="A1242" t="s">
         <v>5</v>
       </c>
       <c r="B1242" t="s">
         <v>6</v>
       </c>
       <c r="C1242" t="s">
         <v>1026</v>
       </c>
       <c r="D1242"/>
       <c r="E1242" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1243" spans="1:5">
       <c r="A1243" t="s">
         <v>5</v>
       </c>
@@ -23891,156 +23896,156 @@
       </c>
     </row>
     <row r="1249" spans="1:5">
       <c r="A1249" t="s">
         <v>5</v>
       </c>
       <c r="B1249" t="s">
         <v>6</v>
       </c>
       <c r="C1249" t="s">
         <v>1033</v>
       </c>
       <c r="D1249"/>
       <c r="E1249" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1250" spans="1:5">
       <c r="A1250" t="s">
         <v>5</v>
       </c>
       <c r="B1250" t="s">
         <v>6</v>
       </c>
       <c r="C1250" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="D1250"/>
       <c r="E1250" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1251" spans="1:5">
       <c r="A1251" t="s">
         <v>5</v>
       </c>
       <c r="B1251" t="s">
         <v>6</v>
       </c>
       <c r="C1251" t="s">
         <v>1034</v>
       </c>
       <c r="D1251"/>
       <c r="E1251" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1252" spans="1:5">
       <c r="A1252" t="s">
         <v>5</v>
       </c>
       <c r="B1252" t="s">
         <v>6</v>
       </c>
       <c r="C1252" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="D1252"/>
       <c r="E1252" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1253" spans="1:5">
       <c r="A1253" t="s">
         <v>5</v>
       </c>
       <c r="B1253" t="s">
         <v>6</v>
       </c>
       <c r="C1253" t="s">
         <v>1035</v>
       </c>
       <c r="D1253"/>
       <c r="E1253" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1254" spans="1:5">
       <c r="A1254" t="s">
         <v>5</v>
       </c>
       <c r="B1254" t="s">
         <v>6</v>
       </c>
       <c r="C1254" t="s">
         <v>1036</v>
       </c>
       <c r="D1254"/>
       <c r="E1254" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1255" spans="1:5">
       <c r="A1255" t="s">
         <v>5</v>
       </c>
       <c r="B1255" t="s">
         <v>6</v>
       </c>
       <c r="C1255" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="D1255"/>
       <c r="E1255" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1256" spans="1:5">
       <c r="A1256" t="s">
         <v>5</v>
       </c>
       <c r="B1256" t="s">
         <v>6</v>
       </c>
       <c r="C1256" t="s">
         <v>1037</v>
       </c>
       <c r="D1256"/>
       <c r="E1256" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1257" spans="1:5">
       <c r="A1257" t="s">
         <v>5</v>
       </c>
       <c r="B1257" t="s">
         <v>6</v>
       </c>
       <c r="C1257" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="D1257"/>
       <c r="E1257" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1258" spans="1:5">
       <c r="A1258" t="s">
         <v>5</v>
       </c>
       <c r="B1258" t="s">
         <v>6</v>
       </c>
       <c r="C1258" t="s">
         <v>1038</v>
       </c>
       <c r="D1258"/>
       <c r="E1258" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1259" spans="1:5">
       <c r="A1259" t="s">
         <v>5</v>
       </c>
@@ -24296,51 +24301,51 @@
       </c>
     </row>
     <row r="1276" spans="1:5">
       <c r="A1276" t="s">
         <v>5</v>
       </c>
       <c r="B1276" t="s">
         <v>6</v>
       </c>
       <c r="C1276" t="s">
         <v>1056</v>
       </c>
       <c r="D1276"/>
       <c r="E1276" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1277" spans="1:5">
       <c r="A1277" t="s">
         <v>5</v>
       </c>
       <c r="B1277" t="s">
         <v>6</v>
       </c>
       <c r="C1277" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="D1277"/>
       <c r="E1277" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1278" spans="1:5">
       <c r="A1278" t="s">
         <v>5</v>
       </c>
       <c r="B1278" t="s">
         <v>6</v>
       </c>
       <c r="C1278" t="s">
         <v>1057</v>
       </c>
       <c r="D1278"/>
       <c r="E1278" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1279" spans="1:5">
       <c r="A1279" t="s">
         <v>5</v>
       </c>
@@ -24416,156 +24421,156 @@
       </c>
     </row>
     <row r="1284" spans="1:5">
       <c r="A1284" t="s">
         <v>5</v>
       </c>
       <c r="B1284" t="s">
         <v>6</v>
       </c>
       <c r="C1284" t="s">
         <v>1063</v>
       </c>
       <c r="D1284"/>
       <c r="E1284" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1285" spans="1:5">
       <c r="A1285" t="s">
         <v>5</v>
       </c>
       <c r="B1285" t="s">
         <v>6</v>
       </c>
       <c r="C1285" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="D1285"/>
       <c r="E1285" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1286" spans="1:5">
       <c r="A1286" t="s">
         <v>5</v>
       </c>
       <c r="B1286" t="s">
         <v>6</v>
       </c>
       <c r="C1286" t="s">
         <v>1064</v>
       </c>
       <c r="D1286"/>
       <c r="E1286" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1287" spans="1:5">
       <c r="A1287" t="s">
         <v>5</v>
       </c>
       <c r="B1287" t="s">
         <v>6</v>
       </c>
       <c r="C1287" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="D1287"/>
       <c r="E1287" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1288" spans="1:5">
       <c r="A1288" t="s">
         <v>5</v>
       </c>
       <c r="B1288" t="s">
         <v>6</v>
       </c>
       <c r="C1288" t="s">
         <v>1065</v>
       </c>
       <c r="D1288"/>
       <c r="E1288" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1289" spans="1:5">
       <c r="A1289" t="s">
         <v>5</v>
       </c>
       <c r="B1289" t="s">
         <v>6</v>
       </c>
       <c r="C1289" t="s">
         <v>1066</v>
       </c>
       <c r="D1289"/>
       <c r="E1289" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1290" spans="1:5">
       <c r="A1290" t="s">
         <v>5</v>
       </c>
       <c r="B1290" t="s">
         <v>6</v>
       </c>
       <c r="C1290" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="D1290"/>
       <c r="E1290" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1291" spans="1:5">
       <c r="A1291" t="s">
         <v>5</v>
       </c>
       <c r="B1291" t="s">
         <v>6</v>
       </c>
       <c r="C1291" t="s">
         <v>1067</v>
       </c>
       <c r="D1291"/>
       <c r="E1291" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1292" spans="1:5">
       <c r="A1292" t="s">
         <v>5</v>
       </c>
       <c r="B1292" t="s">
         <v>6</v>
       </c>
       <c r="C1292" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="D1292"/>
       <c r="E1292" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1293" spans="1:5">
       <c r="A1293" t="s">
         <v>5</v>
       </c>
       <c r="B1293" t="s">
         <v>6</v>
       </c>
       <c r="C1293" t="s">
         <v>1068</v>
       </c>
       <c r="D1293"/>
       <c r="E1293" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1294" spans="1:5">
       <c r="A1294" t="s">
         <v>5</v>
       </c>
@@ -24641,51 +24646,51 @@
       </c>
     </row>
     <row r="1299" spans="1:5">
       <c r="A1299" t="s">
         <v>5</v>
       </c>
       <c r="B1299" t="s">
         <v>6</v>
       </c>
       <c r="C1299" t="s">
         <v>1074</v>
       </c>
       <c r="D1299"/>
       <c r="E1299" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1300" spans="1:5">
       <c r="A1300" t="s">
         <v>5</v>
       </c>
       <c r="B1300" t="s">
         <v>6</v>
       </c>
       <c r="C1300" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="D1300"/>
       <c r="E1300" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1301" spans="1:5">
       <c r="A1301" t="s">
         <v>5</v>
       </c>
       <c r="B1301" t="s">
         <v>6</v>
       </c>
       <c r="C1301" t="s">
         <v>1075</v>
       </c>
       <c r="D1301"/>
       <c r="E1301" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1302" spans="1:5">
       <c r="A1302" t="s">
         <v>5</v>
       </c>
@@ -24701,81 +24706,81 @@
       </c>
     </row>
     <row r="1303" spans="1:5">
       <c r="A1303" t="s">
         <v>5</v>
       </c>
       <c r="B1303" t="s">
         <v>6</v>
       </c>
       <c r="C1303" t="s">
         <v>1077</v>
       </c>
       <c r="D1303"/>
       <c r="E1303" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1304" spans="1:5">
       <c r="A1304" t="s">
         <v>5</v>
       </c>
       <c r="B1304" t="s">
         <v>6</v>
       </c>
       <c r="C1304" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="D1304"/>
       <c r="E1304" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1305" spans="1:5">
       <c r="A1305" t="s">
         <v>5</v>
       </c>
       <c r="B1305" t="s">
         <v>6</v>
       </c>
       <c r="C1305" t="s">
         <v>1078</v>
       </c>
       <c r="D1305"/>
       <c r="E1305" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1306" spans="1:5">
       <c r="A1306" t="s">
         <v>5</v>
       </c>
       <c r="B1306" t="s">
         <v>6</v>
       </c>
       <c r="C1306" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="D1306"/>
       <c r="E1306" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1307" spans="1:5">
       <c r="A1307" t="s">
         <v>5</v>
       </c>
       <c r="B1307" t="s">
         <v>6</v>
       </c>
       <c r="C1307" t="s">
         <v>1079</v>
       </c>
       <c r="D1307"/>
       <c r="E1307" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1308" spans="1:5">
       <c r="A1308" t="s">
         <v>5</v>
       </c>
@@ -24926,51 +24931,51 @@
       </c>
     </row>
     <row r="1318" spans="1:5">
       <c r="A1318" t="s">
         <v>5</v>
       </c>
       <c r="B1318" t="s">
         <v>6</v>
       </c>
       <c r="C1318" t="s">
         <v>1090</v>
       </c>
       <c r="D1318"/>
       <c r="E1318" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1319" spans="1:5">
       <c r="A1319" t="s">
         <v>5</v>
       </c>
       <c r="B1319" t="s">
         <v>6</v>
       </c>
       <c r="C1319" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="D1319"/>
       <c r="E1319" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1320" spans="1:5">
       <c r="A1320" t="s">
         <v>5</v>
       </c>
       <c r="B1320" t="s">
         <v>6</v>
       </c>
       <c r="C1320" t="s">
         <v>1091</v>
       </c>
       <c r="D1320"/>
       <c r="E1320" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1321" spans="1:5">
       <c r="A1321" t="s">
         <v>5</v>
       </c>
@@ -24986,156 +24991,156 @@
       </c>
     </row>
     <row r="1322" spans="1:5">
       <c r="A1322" t="s">
         <v>5</v>
       </c>
       <c r="B1322" t="s">
         <v>6</v>
       </c>
       <c r="C1322" t="s">
         <v>1093</v>
       </c>
       <c r="D1322"/>
       <c r="E1322" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1323" spans="1:5">
       <c r="A1323" t="s">
         <v>5</v>
       </c>
       <c r="B1323" t="s">
         <v>6</v>
       </c>
       <c r="C1323" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="D1323"/>
       <c r="E1323" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1324" spans="1:5">
       <c r="A1324" t="s">
         <v>5</v>
       </c>
       <c r="B1324" t="s">
         <v>6</v>
       </c>
       <c r="C1324" t="s">
         <v>1094</v>
       </c>
       <c r="D1324"/>
       <c r="E1324" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1325" spans="1:5">
       <c r="A1325" t="s">
         <v>5</v>
       </c>
       <c r="B1325" t="s">
         <v>6</v>
       </c>
       <c r="C1325" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="D1325"/>
       <c r="E1325" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1326" spans="1:5">
       <c r="A1326" t="s">
         <v>5</v>
       </c>
       <c r="B1326" t="s">
         <v>6</v>
       </c>
       <c r="C1326" t="s">
         <v>1095</v>
       </c>
       <c r="D1326"/>
       <c r="E1326" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1327" spans="1:5">
       <c r="A1327" t="s">
         <v>5</v>
       </c>
       <c r="B1327" t="s">
         <v>6</v>
       </c>
       <c r="C1327" t="s">
         <v>1096</v>
       </c>
       <c r="D1327"/>
       <c r="E1327" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1328" spans="1:5">
       <c r="A1328" t="s">
         <v>5</v>
       </c>
       <c r="B1328" t="s">
         <v>6</v>
       </c>
       <c r="C1328" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="D1328"/>
       <c r="E1328" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1329" spans="1:5">
       <c r="A1329" t="s">
         <v>5</v>
       </c>
       <c r="B1329" t="s">
         <v>6</v>
       </c>
       <c r="C1329" t="s">
         <v>1097</v>
       </c>
       <c r="D1329"/>
       <c r="E1329" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1330" spans="1:5">
       <c r="A1330" t="s">
         <v>5</v>
       </c>
       <c r="B1330" t="s">
         <v>6</v>
       </c>
       <c r="C1330" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="D1330"/>
       <c r="E1330" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1331" spans="1:5">
       <c r="A1331" t="s">
         <v>5</v>
       </c>
       <c r="B1331" t="s">
         <v>6</v>
       </c>
       <c r="C1331" t="s">
         <v>1098</v>
       </c>
       <c r="D1331"/>
       <c r="E1331" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1332" spans="1:5">
       <c r="A1332" t="s">
         <v>5</v>
       </c>
@@ -25198,156 +25203,156 @@
     <row r="1336" spans="1:5">
       <c r="A1336" t="s">
         <v>5</v>
       </c>
       <c r="B1336" t="s">
         <v>6</v>
       </c>
       <c r="C1336" t="s">
         <v>1103</v>
       </c>
       <c r="D1336"/>
       <c r="E1336" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1337" spans="1:5">
       <c r="A1337" t="s">
         <v>5</v>
       </c>
       <c r="B1337" t="s">
         <v>6</v>
       </c>
       <c r="C1337" t="s">
         <v>1104</v>
       </c>
-      <c r="D1337" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1337"/>
       <c r="E1337" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1338" spans="1:5">
       <c r="A1338" t="s">
         <v>5</v>
       </c>
       <c r="B1338" t="s">
         <v>6</v>
       </c>
       <c r="C1338" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D1338" t="s">
         <v>1106</v>
       </c>
-      <c r="D1338"/>
       <c r="E1338" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1339" spans="1:5">
       <c r="A1339" t="s">
         <v>5</v>
       </c>
       <c r="B1339" t="s">
         <v>6</v>
       </c>
       <c r="C1339" t="s">
         <v>1107</v>
       </c>
       <c r="D1339"/>
       <c r="E1339" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1340" spans="1:5">
       <c r="A1340" t="s">
         <v>5</v>
       </c>
       <c r="B1340" t="s">
         <v>6</v>
       </c>
       <c r="C1340" t="s">
         <v>1108</v>
       </c>
       <c r="D1340"/>
       <c r="E1340" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1341" spans="1:5">
       <c r="A1341" t="s">
         <v>5</v>
       </c>
       <c r="B1341" t="s">
         <v>6</v>
       </c>
       <c r="C1341" t="s">
-        <v>1105</v>
+        <v>1109</v>
       </c>
       <c r="D1341"/>
       <c r="E1341" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1342" spans="1:5">
       <c r="A1342" t="s">
         <v>5</v>
       </c>
       <c r="B1342" t="s">
         <v>6</v>
       </c>
       <c r="C1342" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="D1342"/>
       <c r="E1342" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1343" spans="1:5">
       <c r="A1343" t="s">
         <v>5</v>
       </c>
       <c r="B1343" t="s">
         <v>6</v>
       </c>
       <c r="C1343" t="s">
-        <v>1109</v>
+        <v>1106</v>
       </c>
       <c r="D1343"/>
       <c r="E1343" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1344" spans="1:5">
       <c r="A1344" t="s">
         <v>5</v>
       </c>
       <c r="B1344" t="s">
         <v>6</v>
       </c>
       <c r="C1344" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="D1344"/>
       <c r="E1344" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1345" spans="1:5">
       <c r="A1345" t="s">
         <v>5</v>
       </c>
       <c r="B1345" t="s">
         <v>6</v>
       </c>
       <c r="C1345" t="s">
         <v>1110</v>
       </c>
       <c r="D1345"/>
       <c r="E1345" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1346" spans="1:5">
       <c r="A1346" t="s">
         <v>5</v>
       </c>
@@ -25393,306 +25398,306 @@
       </c>
     </row>
     <row r="1349" spans="1:5">
       <c r="A1349" t="s">
         <v>5</v>
       </c>
       <c r="B1349" t="s">
         <v>6</v>
       </c>
       <c r="C1349" t="s">
         <v>1114</v>
       </c>
       <c r="D1349"/>
       <c r="E1349" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1350" spans="1:5">
       <c r="A1350" t="s">
         <v>5</v>
       </c>
       <c r="B1350" t="s">
         <v>6</v>
       </c>
       <c r="C1350" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="D1350"/>
       <c r="E1350" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1351" spans="1:5">
       <c r="A1351" t="s">
         <v>5</v>
       </c>
       <c r="B1351" t="s">
         <v>6</v>
       </c>
       <c r="C1351" t="s">
         <v>1115</v>
       </c>
       <c r="D1351"/>
       <c r="E1351" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1352" spans="1:5">
       <c r="A1352" t="s">
         <v>5</v>
       </c>
       <c r="B1352" t="s">
         <v>6</v>
       </c>
       <c r="C1352" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="D1352"/>
       <c r="E1352" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1353" spans="1:5">
       <c r="A1353" t="s">
         <v>5</v>
       </c>
       <c r="B1353" t="s">
         <v>6</v>
       </c>
       <c r="C1353" t="s">
         <v>1116</v>
       </c>
       <c r="D1353"/>
       <c r="E1353" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1354" spans="1:5">
       <c r="A1354" t="s">
         <v>5</v>
       </c>
       <c r="B1354" t="s">
         <v>6</v>
       </c>
       <c r="C1354" t="s">
         <v>1117</v>
       </c>
       <c r="D1354"/>
       <c r="E1354" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1355" spans="1:5">
       <c r="A1355" t="s">
         <v>5</v>
       </c>
       <c r="B1355" t="s">
         <v>6</v>
       </c>
       <c r="C1355" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="D1355"/>
       <c r="E1355" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1356" spans="1:5">
       <c r="A1356" t="s">
         <v>5</v>
       </c>
       <c r="B1356" t="s">
         <v>6</v>
       </c>
       <c r="C1356" t="s">
         <v>1118</v>
       </c>
       <c r="D1356"/>
       <c r="E1356" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1357" spans="1:5">
       <c r="A1357" t="s">
         <v>5</v>
       </c>
       <c r="B1357" t="s">
         <v>6</v>
       </c>
       <c r="C1357" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="D1357"/>
       <c r="E1357" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1358" spans="1:5">
       <c r="A1358" t="s">
         <v>5</v>
       </c>
       <c r="B1358" t="s">
         <v>6</v>
       </c>
       <c r="C1358" t="s">
         <v>1119</v>
       </c>
       <c r="D1358"/>
       <c r="E1358" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1359" spans="1:5">
       <c r="A1359" t="s">
         <v>5</v>
       </c>
       <c r="B1359" t="s">
         <v>6</v>
       </c>
       <c r="C1359" t="s">
         <v>1120</v>
       </c>
       <c r="D1359"/>
       <c r="E1359" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1360" spans="1:5">
       <c r="A1360" t="s">
         <v>5</v>
       </c>
       <c r="B1360" t="s">
         <v>6</v>
       </c>
       <c r="C1360" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D1360"/>
       <c r="E1360" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1361" spans="1:5">
       <c r="A1361" t="s">
         <v>5</v>
       </c>
       <c r="B1361" t="s">
         <v>6</v>
       </c>
       <c r="C1361" t="s">
         <v>1121</v>
       </c>
       <c r="D1361"/>
       <c r="E1361" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1362" spans="1:5">
       <c r="A1362" t="s">
         <v>5</v>
       </c>
       <c r="B1362" t="s">
         <v>6</v>
       </c>
       <c r="C1362" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="D1362"/>
       <c r="E1362" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1363" spans="1:5">
       <c r="A1363" t="s">
         <v>5</v>
       </c>
       <c r="B1363" t="s">
         <v>6</v>
       </c>
       <c r="C1363" t="s">
         <v>1122</v>
       </c>
       <c r="D1363"/>
       <c r="E1363" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1364" spans="1:5">
       <c r="A1364" t="s">
         <v>5</v>
       </c>
       <c r="B1364" t="s">
         <v>6</v>
       </c>
       <c r="C1364" t="s">
         <v>1123</v>
       </c>
       <c r="D1364"/>
       <c r="E1364" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1365" spans="1:5">
       <c r="A1365" t="s">
         <v>5</v>
       </c>
       <c r="B1365" t="s">
         <v>6</v>
       </c>
       <c r="C1365" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="D1365"/>
       <c r="E1365" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1366" spans="1:5">
       <c r="A1366" t="s">
         <v>5</v>
       </c>
       <c r="B1366" t="s">
         <v>6</v>
       </c>
       <c r="C1366" t="s">
         <v>1124</v>
       </c>
       <c r="D1366"/>
       <c r="E1366" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1367" spans="1:5">
       <c r="A1367" t="s">
         <v>5</v>
       </c>
       <c r="B1367" t="s">
         <v>6</v>
       </c>
       <c r="C1367" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="D1367"/>
       <c r="E1367" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1368" spans="1:5">
       <c r="A1368" t="s">
         <v>5</v>
       </c>
       <c r="B1368" t="s">
         <v>6</v>
       </c>
       <c r="C1368" t="s">
         <v>1125</v>
       </c>
       <c r="D1368"/>
       <c r="E1368" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1369" spans="1:5">
       <c r="A1369" t="s">
         <v>5</v>
       </c>
@@ -25888,81 +25893,81 @@
       </c>
     </row>
     <row r="1382" spans="1:5">
       <c r="A1382" t="s">
         <v>5</v>
       </c>
       <c r="B1382" t="s">
         <v>6</v>
       </c>
       <c r="C1382" t="s">
         <v>1139</v>
       </c>
       <c r="D1382"/>
       <c r="E1382" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1383" spans="1:5">
       <c r="A1383" t="s">
         <v>5</v>
       </c>
       <c r="B1383" t="s">
         <v>6</v>
       </c>
       <c r="C1383" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="D1383"/>
       <c r="E1383" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1384" spans="1:5">
       <c r="A1384" t="s">
         <v>5</v>
       </c>
       <c r="B1384" t="s">
         <v>6</v>
       </c>
       <c r="C1384" t="s">
         <v>1140</v>
       </c>
       <c r="D1384"/>
       <c r="E1384" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1385" spans="1:5">
       <c r="A1385" t="s">
         <v>5</v>
       </c>
       <c r="B1385" t="s">
         <v>6</v>
       </c>
       <c r="C1385" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="D1385"/>
       <c r="E1385" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1386" spans="1:5">
       <c r="A1386" t="s">
         <v>5</v>
       </c>
       <c r="B1386" t="s">
         <v>6</v>
       </c>
       <c r="C1386" t="s">
         <v>1141</v>
       </c>
       <c r="D1386"/>
       <c r="E1386" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1387" spans="1:5">
       <c r="A1387" t="s">
         <v>5</v>
       </c>
@@ -26098,156 +26103,156 @@
       </c>
     </row>
     <row r="1396" spans="1:5">
       <c r="A1396" t="s">
         <v>5</v>
       </c>
       <c r="B1396" t="s">
         <v>6</v>
       </c>
       <c r="C1396" t="s">
         <v>1151</v>
       </c>
       <c r="D1396"/>
       <c r="E1396" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1397" spans="1:5">
       <c r="A1397" t="s">
         <v>5</v>
       </c>
       <c r="B1397" t="s">
         <v>6</v>
       </c>
       <c r="C1397" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="D1397"/>
       <c r="E1397" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1398" spans="1:5">
       <c r="A1398" t="s">
         <v>5</v>
       </c>
       <c r="B1398" t="s">
         <v>6</v>
       </c>
       <c r="C1398" t="s">
         <v>1152</v>
       </c>
       <c r="D1398"/>
       <c r="E1398" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1399" spans="1:5">
       <c r="A1399" t="s">
         <v>5</v>
       </c>
       <c r="B1399" t="s">
         <v>6</v>
       </c>
       <c r="C1399" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="D1399"/>
       <c r="E1399" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1400" spans="1:5">
       <c r="A1400" t="s">
         <v>5</v>
       </c>
       <c r="B1400" t="s">
         <v>6</v>
       </c>
       <c r="C1400" t="s">
         <v>1153</v>
       </c>
       <c r="D1400"/>
       <c r="E1400" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1401" spans="1:5">
       <c r="A1401" t="s">
         <v>5</v>
       </c>
       <c r="B1401" t="s">
         <v>6</v>
       </c>
       <c r="C1401" t="s">
         <v>1154</v>
       </c>
       <c r="D1401"/>
       <c r="E1401" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1402" spans="1:5">
       <c r="A1402" t="s">
         <v>5</v>
       </c>
       <c r="B1402" t="s">
         <v>6</v>
       </c>
       <c r="C1402" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="D1402"/>
       <c r="E1402" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1403" spans="1:5">
       <c r="A1403" t="s">
         <v>5</v>
       </c>
       <c r="B1403" t="s">
         <v>6</v>
       </c>
       <c r="C1403" t="s">
         <v>1155</v>
       </c>
       <c r="D1403"/>
       <c r="E1403" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1404" spans="1:5">
       <c r="A1404" t="s">
         <v>5</v>
       </c>
       <c r="B1404" t="s">
         <v>6</v>
       </c>
       <c r="C1404" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="D1404"/>
       <c r="E1404" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1405" spans="1:5">
       <c r="A1405" t="s">
         <v>5</v>
       </c>
       <c r="B1405" t="s">
         <v>6</v>
       </c>
       <c r="C1405" t="s">
         <v>1156</v>
       </c>
       <c r="D1405"/>
       <c r="E1405" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1406" spans="1:5">
       <c r="A1406" t="s">
         <v>5</v>
       </c>
@@ -26413,81 +26418,81 @@
       </c>
     </row>
     <row r="1417" spans="1:5">
       <c r="A1417" t="s">
         <v>5</v>
       </c>
       <c r="B1417" t="s">
         <v>6</v>
       </c>
       <c r="C1417" t="s">
         <v>1168</v>
       </c>
       <c r="D1417"/>
       <c r="E1417" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1418" spans="1:5">
       <c r="A1418" t="s">
         <v>5</v>
       </c>
       <c r="B1418" t="s">
         <v>6</v>
       </c>
       <c r="C1418" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="D1418"/>
       <c r="E1418" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1419" spans="1:5">
       <c r="A1419" t="s">
         <v>5</v>
       </c>
       <c r="B1419" t="s">
         <v>6</v>
       </c>
       <c r="C1419" t="s">
         <v>1169</v>
       </c>
       <c r="D1419"/>
       <c r="E1419" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1420" spans="1:5">
       <c r="A1420" t="s">
         <v>5</v>
       </c>
       <c r="B1420" t="s">
         <v>6</v>
       </c>
       <c r="C1420" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="D1420"/>
       <c r="E1420" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1421" spans="1:5">
       <c r="A1421" t="s">
         <v>5</v>
       </c>
       <c r="B1421" t="s">
         <v>6</v>
       </c>
       <c r="C1421" t="s">
         <v>1170</v>
       </c>
       <c r="D1421"/>
       <c r="E1421" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1422" spans="1:5">
       <c r="A1422" t="s">
         <v>5</v>
       </c>
@@ -26728,81 +26733,81 @@
       </c>
     </row>
     <row r="1438" spans="1:5">
       <c r="A1438" t="s">
         <v>5</v>
       </c>
       <c r="B1438" t="s">
         <v>6</v>
       </c>
       <c r="C1438" t="s">
         <v>1187</v>
       </c>
       <c r="D1438"/>
       <c r="E1438" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1439" spans="1:5">
       <c r="A1439" t="s">
         <v>5</v>
       </c>
       <c r="B1439" t="s">
         <v>6</v>
       </c>
       <c r="C1439" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="D1439"/>
       <c r="E1439" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1440" spans="1:5">
       <c r="A1440" t="s">
         <v>5</v>
       </c>
       <c r="B1440" t="s">
         <v>6</v>
       </c>
       <c r="C1440" t="s">
         <v>1188</v>
       </c>
       <c r="D1440"/>
       <c r="E1440" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1441" spans="1:5">
       <c r="A1441" t="s">
         <v>5</v>
       </c>
       <c r="B1441" t="s">
         <v>6</v>
       </c>
       <c r="C1441" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="D1441"/>
       <c r="E1441" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1442" spans="1:5">
       <c r="A1442" t="s">
         <v>5</v>
       </c>
       <c r="B1442" t="s">
         <v>6</v>
       </c>
       <c r="C1442" t="s">
         <v>1189</v>
       </c>
       <c r="D1442"/>
       <c r="E1442" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1443" spans="1:5">
       <c r="A1443" t="s">
         <v>5</v>
       </c>
@@ -26878,51 +26883,51 @@
       </c>
     </row>
     <row r="1448" spans="1:5">
       <c r="A1448" t="s">
         <v>5</v>
       </c>
       <c r="B1448" t="s">
         <v>6</v>
       </c>
       <c r="C1448" t="s">
         <v>1195</v>
       </c>
       <c r="D1448"/>
       <c r="E1448" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1449" spans="1:5">
       <c r="A1449" t="s">
         <v>5</v>
       </c>
       <c r="B1449" t="s">
         <v>6</v>
       </c>
       <c r="C1449" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="D1449"/>
       <c r="E1449" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1450" spans="1:5">
       <c r="A1450" t="s">
         <v>5</v>
       </c>
       <c r="B1450" t="s">
         <v>6</v>
       </c>
       <c r="C1450" t="s">
         <v>1196</v>
       </c>
       <c r="D1450"/>
       <c r="E1450" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1451" spans="1:5">
       <c r="A1451" t="s">
         <v>5</v>
       </c>
@@ -27478,51 +27483,51 @@
       </c>
     </row>
     <row r="1488" spans="1:5">
       <c r="A1488" t="s">
         <v>5</v>
       </c>
       <c r="B1488" t="s">
         <v>6</v>
       </c>
       <c r="C1488" t="s">
         <v>1234</v>
       </c>
       <c r="D1488"/>
       <c r="E1488" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1489" spans="1:5">
       <c r="A1489" t="s">
         <v>5</v>
       </c>
       <c r="B1489" t="s">
         <v>6</v>
       </c>
       <c r="C1489" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="D1489"/>
       <c r="E1489" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1490" spans="1:5">
       <c r="A1490" t="s">
         <v>5</v>
       </c>
       <c r="B1490" t="s">
         <v>6</v>
       </c>
       <c r="C1490" t="s">
         <v>1235</v>
       </c>
       <c r="D1490"/>
       <c r="E1490" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1491" spans="1:5">
       <c r="A1491" t="s">
         <v>5</v>
       </c>
@@ -27538,51 +27543,51 @@
       </c>
     </row>
     <row r="1492" spans="1:5">
       <c r="A1492" t="s">
         <v>5</v>
       </c>
       <c r="B1492" t="s">
         <v>6</v>
       </c>
       <c r="C1492" t="s">
         <v>1237</v>
       </c>
       <c r="D1492"/>
       <c r="E1492" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1493" spans="1:5">
       <c r="A1493" t="s">
         <v>5</v>
       </c>
       <c r="B1493" t="s">
         <v>6</v>
       </c>
       <c r="C1493" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="D1493"/>
       <c r="E1493" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1494" spans="1:5">
       <c r="A1494" t="s">
         <v>5</v>
       </c>
       <c r="B1494" t="s">
         <v>6</v>
       </c>
       <c r="C1494" t="s">
         <v>1238</v>
       </c>
       <c r="D1494"/>
       <c r="E1494" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1495" spans="1:5">
       <c r="A1495" t="s">
         <v>5</v>
       </c>
@@ -27643,81 +27648,81 @@
       </c>
     </row>
     <row r="1499" spans="1:5">
       <c r="A1499" t="s">
         <v>5</v>
       </c>
       <c r="B1499" t="s">
         <v>6</v>
       </c>
       <c r="C1499" t="s">
         <v>1243</v>
       </c>
       <c r="D1499"/>
       <c r="E1499" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1500" spans="1:5">
       <c r="A1500" t="s">
         <v>5</v>
       </c>
       <c r="B1500" t="s">
         <v>6</v>
       </c>
       <c r="C1500" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="D1500"/>
       <c r="E1500" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1501" spans="1:5">
       <c r="A1501" t="s">
         <v>5</v>
       </c>
       <c r="B1501" t="s">
         <v>6</v>
       </c>
       <c r="C1501" t="s">
         <v>1244</v>
       </c>
       <c r="D1501"/>
       <c r="E1501" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1502" spans="1:5">
       <c r="A1502" t="s">
         <v>5</v>
       </c>
       <c r="B1502" t="s">
         <v>6</v>
       </c>
       <c r="C1502" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="D1502"/>
       <c r="E1502" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1503" spans="1:5">
       <c r="A1503" t="s">
         <v>5</v>
       </c>
       <c r="B1503" t="s">
         <v>6</v>
       </c>
       <c r="C1503" t="s">
         <v>1245</v>
       </c>
       <c r="D1503"/>
       <c r="E1503" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1504" spans="1:5">
       <c r="A1504" t="s">
         <v>5</v>
       </c>
@@ -27763,81 +27768,81 @@
       </c>
     </row>
     <row r="1507" spans="1:5">
       <c r="A1507" t="s">
         <v>5</v>
       </c>
       <c r="B1507" t="s">
         <v>6</v>
       </c>
       <c r="C1507" t="s">
         <v>1249</v>
       </c>
       <c r="D1507"/>
       <c r="E1507" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1508" spans="1:5">
       <c r="A1508" t="s">
         <v>5</v>
       </c>
       <c r="B1508" t="s">
         <v>6</v>
       </c>
       <c r="C1508" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="D1508"/>
       <c r="E1508" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1509" spans="1:5">
       <c r="A1509" t="s">
         <v>5</v>
       </c>
       <c r="B1509" t="s">
         <v>6</v>
       </c>
       <c r="C1509" t="s">
         <v>1250</v>
       </c>
       <c r="D1509"/>
       <c r="E1509" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1510" spans="1:5">
       <c r="A1510" t="s">
         <v>5</v>
       </c>
       <c r="B1510" t="s">
         <v>6</v>
       </c>
       <c r="C1510" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="D1510"/>
       <c r="E1510" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1511" spans="1:5">
       <c r="A1511" t="s">
         <v>5</v>
       </c>
       <c r="B1511" t="s">
         <v>6</v>
       </c>
       <c r="C1511" t="s">
         <v>1251</v>
       </c>
       <c r="D1511"/>
       <c r="E1511" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1512" spans="1:5">
       <c r="A1512" t="s">
         <v>5</v>
       </c>
@@ -27928,96 +27933,96 @@
       </c>
     </row>
     <row r="1518" spans="1:5">
       <c r="A1518" t="s">
         <v>5</v>
       </c>
       <c r="B1518" t="s">
         <v>6</v>
       </c>
       <c r="C1518" t="s">
         <v>1258</v>
       </c>
       <c r="D1518"/>
       <c r="E1518" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1519" spans="1:5">
       <c r="A1519" t="s">
         <v>5</v>
       </c>
       <c r="B1519" t="s">
         <v>6</v>
       </c>
       <c r="C1519" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="D1519"/>
       <c r="E1519" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1520" spans="1:5">
       <c r="A1520" t="s">
         <v>5</v>
       </c>
       <c r="B1520" t="s">
         <v>6</v>
       </c>
       <c r="C1520" t="s">
         <v>1259</v>
       </c>
       <c r="D1520"/>
       <c r="E1520" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1521" spans="1:5">
       <c r="A1521" t="s">
         <v>5</v>
       </c>
       <c r="B1521" t="s">
         <v>6</v>
       </c>
       <c r="C1521" t="s">
         <v>1260</v>
       </c>
       <c r="D1521"/>
       <c r="E1521" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1522" spans="1:5">
       <c r="A1522" t="s">
         <v>5</v>
       </c>
       <c r="B1522" t="s">
         <v>6</v>
       </c>
       <c r="C1522" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="D1522"/>
       <c r="E1522" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1523" spans="1:5">
       <c r="A1523" t="s">
         <v>5</v>
       </c>
       <c r="B1523" t="s">
         <v>6</v>
       </c>
       <c r="C1523" t="s">
         <v>1261</v>
       </c>
       <c r="D1523"/>
       <c r="E1523" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1524" spans="1:5">
       <c r="A1524" t="s">
         <v>5</v>
       </c>
@@ -28033,51 +28038,51 @@
       </c>
     </row>
     <row r="1525" spans="1:5">
       <c r="A1525" t="s">
         <v>5</v>
       </c>
       <c r="B1525" t="s">
         <v>6</v>
       </c>
       <c r="C1525" t="s">
         <v>1263</v>
       </c>
       <c r="D1525"/>
       <c r="E1525" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1526" spans="1:5">
       <c r="A1526" t="s">
         <v>5</v>
       </c>
       <c r="B1526" t="s">
         <v>6</v>
       </c>
       <c r="C1526" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="D1526"/>
       <c r="E1526" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1527" spans="1:5">
       <c r="A1527" t="s">
         <v>5</v>
       </c>
       <c r="B1527" t="s">
         <v>6</v>
       </c>
       <c r="C1527" t="s">
         <v>1264</v>
       </c>
       <c r="D1527"/>
       <c r="E1527" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1528" spans="1:5">
       <c r="A1528" t="s">
         <v>5</v>
       </c>
@@ -28798,51 +28803,51 @@
       </c>
     </row>
     <row r="1576" spans="1:5">
       <c r="A1576" t="s">
         <v>5</v>
       </c>
       <c r="B1576" t="s">
         <v>6</v>
       </c>
       <c r="C1576" t="s">
         <v>1313</v>
       </c>
       <c r="D1576"/>
       <c r="E1576" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1577" spans="1:5">
       <c r="A1577" t="s">
         <v>5</v>
       </c>
       <c r="B1577" t="s">
         <v>6</v>
       </c>
       <c r="C1577" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="D1577"/>
       <c r="E1577" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1578" spans="1:5">
       <c r="A1578" t="s">
         <v>5</v>
       </c>
       <c r="B1578" t="s">
         <v>6</v>
       </c>
       <c r="C1578" t="s">
         <v>1314</v>
       </c>
       <c r="D1578"/>
       <c r="E1578" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1579" spans="1:5">
       <c r="A1579" t="s">
         <v>5</v>
       </c>
@@ -28903,81 +28908,81 @@
       </c>
     </row>
     <row r="1583" spans="1:5">
       <c r="A1583" t="s">
         <v>5</v>
       </c>
       <c r="B1583" t="s">
         <v>6</v>
       </c>
       <c r="C1583" t="s">
         <v>1319</v>
       </c>
       <c r="D1583"/>
       <c r="E1583" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1584" spans="1:5">
       <c r="A1584" t="s">
         <v>5</v>
       </c>
       <c r="B1584" t="s">
         <v>6</v>
       </c>
       <c r="C1584" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="D1584"/>
       <c r="E1584" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1585" spans="1:5">
       <c r="A1585" t="s">
         <v>5</v>
       </c>
       <c r="B1585" t="s">
         <v>6</v>
       </c>
       <c r="C1585" t="s">
         <v>1320</v>
       </c>
       <c r="D1585"/>
       <c r="E1585" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1586" spans="1:5">
       <c r="A1586" t="s">
         <v>5</v>
       </c>
       <c r="B1586" t="s">
         <v>6</v>
       </c>
       <c r="C1586" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="D1586"/>
       <c r="E1586" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1587" spans="1:5">
       <c r="A1587" t="s">
         <v>5</v>
       </c>
       <c r="B1587" t="s">
         <v>6</v>
       </c>
       <c r="C1587" t="s">
         <v>1321</v>
       </c>
       <c r="D1587"/>
       <c r="E1587" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1588" spans="1:5">
       <c r="A1588" t="s">
         <v>5</v>
       </c>
@@ -29325,151 +29330,151 @@
     <row r="1611" spans="1:5">
       <c r="A1611" t="s">
         <v>5</v>
       </c>
       <c r="B1611" t="s">
         <v>6</v>
       </c>
       <c r="C1611" t="s">
         <v>1345</v>
       </c>
       <c r="D1611"/>
       <c r="E1611" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1612" spans="1:5">
       <c r="A1612" t="s">
         <v>5</v>
       </c>
       <c r="B1612" t="s">
         <v>6</v>
       </c>
       <c r="C1612" t="s">
         <v>1346</v>
       </c>
-      <c r="D1612" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1612"/>
       <c r="E1612" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1613" spans="1:5">
       <c r="A1613" t="s">
         <v>5</v>
       </c>
       <c r="B1613" t="s">
         <v>6</v>
       </c>
       <c r="C1613" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D1613" t="s">
         <v>1348</v>
       </c>
-      <c r="D1613"/>
       <c r="E1613" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1614" spans="1:5">
       <c r="A1614" t="s">
         <v>5</v>
       </c>
       <c r="B1614" t="s">
         <v>6</v>
       </c>
       <c r="C1614" t="s">
         <v>1349</v>
       </c>
-      <c r="D1614" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1614"/>
       <c r="E1614" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1615" spans="1:5">
       <c r="A1615" t="s">
         <v>5</v>
       </c>
       <c r="B1615" t="s">
         <v>6</v>
       </c>
       <c r="C1615" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D1615" t="s">
         <v>1351</v>
-      </c>
-[...1 lines deleted...]
-        <v>1352</v>
       </c>
       <c r="E1615" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1616" spans="1:5">
       <c r="A1616" t="s">
         <v>5</v>
       </c>
       <c r="B1616" t="s">
         <v>6</v>
       </c>
       <c r="C1616" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D1616" t="s">
         <v>1353</v>
-      </c>
-[...1 lines deleted...]
-        <v>1354</v>
       </c>
       <c r="E1616" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1617" spans="1:5">
       <c r="A1617" t="s">
         <v>5</v>
       </c>
       <c r="B1617" t="s">
         <v>6</v>
       </c>
       <c r="C1617" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D1617" t="s">
         <v>1355</v>
-      </c>
-[...1 lines deleted...]
-        <v>1356</v>
       </c>
       <c r="E1617" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1618" spans="1:5">
       <c r="A1618" t="s">
         <v>5</v>
       </c>
       <c r="B1618" t="s">
         <v>6</v>
       </c>
       <c r="C1618" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D1618" t="s">
         <v>1357</v>
       </c>
-      <c r="D1618"/>
       <c r="E1618" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1619" spans="1:5">
       <c r="A1619" t="s">
         <v>5</v>
       </c>
       <c r="B1619" t="s">
         <v>6</v>
       </c>
       <c r="C1619" t="s">
         <v>1358</v>
       </c>
       <c r="D1619"/>
       <c r="E1619" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1620" spans="1:5">
       <c r="A1620" t="s">
         <v>5</v>
       </c>
       <c r="B1620" t="s">
         <v>6</v>
@@ -29485,68 +29490,68 @@
     <row r="1621" spans="1:5">
       <c r="A1621" t="s">
         <v>5</v>
       </c>
       <c r="B1621" t="s">
         <v>6</v>
       </c>
       <c r="C1621" t="s">
         <v>1360</v>
       </c>
       <c r="D1621"/>
       <c r="E1621" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1622" spans="1:5">
       <c r="A1622" t="s">
         <v>5</v>
       </c>
       <c r="B1622" t="s">
         <v>6</v>
       </c>
       <c r="C1622" t="s">
         <v>1361</v>
       </c>
-      <c r="D1622" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1622"/>
       <c r="E1622" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1623" spans="1:5">
       <c r="A1623" t="s">
         <v>5</v>
       </c>
       <c r="B1623" t="s">
         <v>6</v>
       </c>
       <c r="C1623" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D1623" t="s">
         <v>1363</v>
       </c>
-      <c r="D1623"/>
       <c r="E1623" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1624" spans="1:5">
       <c r="A1624" t="s">
         <v>5</v>
       </c>
       <c r="B1624" t="s">
         <v>6</v>
       </c>
       <c r="C1624" t="s">
         <v>1364</v>
       </c>
       <c r="D1624"/>
       <c r="E1624" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1625" spans="1:5">
       <c r="A1625" t="s">
         <v>5</v>
       </c>
       <c r="B1625" t="s">
         <v>6</v>
@@ -29622,198 +29627,198 @@
     <row r="1630" spans="1:5">
       <c r="A1630" t="s">
         <v>5</v>
       </c>
       <c r="B1630" t="s">
         <v>6</v>
       </c>
       <c r="C1630" t="s">
         <v>1370</v>
       </c>
       <c r="D1630"/>
       <c r="E1630" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1631" spans="1:5">
       <c r="A1631" t="s">
         <v>5</v>
       </c>
       <c r="B1631" t="s">
         <v>6</v>
       </c>
       <c r="C1631" t="s">
         <v>1371</v>
       </c>
-      <c r="D1631" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1631"/>
       <c r="E1631" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1632" spans="1:5">
       <c r="A1632" t="s">
         <v>5</v>
       </c>
       <c r="B1632" t="s">
         <v>6</v>
       </c>
       <c r="C1632" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D1632" t="s">
         <v>1373</v>
-      </c>
-[...1 lines deleted...]
-        <v>1372</v>
       </c>
       <c r="E1632" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1633" spans="1:5">
       <c r="A1633" t="s">
         <v>5</v>
       </c>
       <c r="B1633" t="s">
         <v>6</v>
       </c>
       <c r="C1633" t="s">
         <v>1374</v>
       </c>
-      <c r="D1633"/>
+      <c r="D1633" t="s">
+        <v>1373</v>
+      </c>
       <c r="E1633" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1634" spans="1:5">
       <c r="A1634" t="s">
         <v>5</v>
       </c>
       <c r="B1634" t="s">
         <v>6</v>
       </c>
       <c r="C1634" t="s">
         <v>1375</v>
       </c>
-      <c r="D1634" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1634"/>
       <c r="E1634" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1635" spans="1:5">
       <c r="A1635" t="s">
         <v>5</v>
       </c>
       <c r="B1635" t="s">
         <v>6</v>
       </c>
       <c r="C1635" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D1635" t="s">
         <v>1377</v>
-      </c>
-[...1 lines deleted...]
-        <v>1376</v>
       </c>
       <c r="E1635" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1636" spans="1:5">
       <c r="A1636" t="s">
         <v>5</v>
       </c>
       <c r="B1636" t="s">
         <v>6</v>
       </c>
       <c r="C1636" t="s">
         <v>1378</v>
       </c>
-      <c r="D1636"/>
+      <c r="D1636" t="s">
+        <v>1377</v>
+      </c>
       <c r="E1636" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1637" spans="1:5">
       <c r="A1637" t="s">
         <v>5</v>
       </c>
       <c r="B1637" t="s">
         <v>6</v>
       </c>
       <c r="C1637" t="s">
         <v>1379</v>
       </c>
-      <c r="D1637" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1637"/>
       <c r="E1637" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1638" spans="1:5">
       <c r="A1638" t="s">
         <v>5</v>
       </c>
       <c r="B1638" t="s">
         <v>6</v>
       </c>
       <c r="C1638" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D1638" t="s">
         <v>1381</v>
       </c>
-      <c r="D1638"/>
       <c r="E1638" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1639" spans="1:5">
       <c r="A1639" t="s">
         <v>5</v>
       </c>
       <c r="B1639" t="s">
         <v>6</v>
       </c>
       <c r="C1639" t="s">
         <v>1382</v>
       </c>
-      <c r="D1639" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1639"/>
       <c r="E1639" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1640" spans="1:5">
       <c r="A1640" t="s">
         <v>5</v>
       </c>
       <c r="B1640" t="s">
         <v>6</v>
       </c>
       <c r="C1640" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D1640" t="s">
         <v>1384</v>
       </c>
-      <c r="D1640"/>
       <c r="E1640" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1641" spans="1:5">
       <c r="A1641" t="s">
         <v>5</v>
       </c>
       <c r="B1641" t="s">
         <v>6</v>
       </c>
       <c r="C1641" t="s">
         <v>1385</v>
       </c>
       <c r="D1641"/>
       <c r="E1641" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1642" spans="1:5">
       <c r="A1642" t="s">
         <v>5</v>
       </c>
       <c r="B1642" t="s">
         <v>6</v>
@@ -29844,358 +29849,358 @@
     <row r="1644" spans="1:5">
       <c r="A1644" t="s">
         <v>5</v>
       </c>
       <c r="B1644" t="s">
         <v>6</v>
       </c>
       <c r="C1644" t="s">
         <v>1388</v>
       </c>
       <c r="D1644"/>
       <c r="E1644" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1645" spans="1:5">
       <c r="A1645" t="s">
         <v>5</v>
       </c>
       <c r="B1645" t="s">
         <v>6</v>
       </c>
       <c r="C1645" t="s">
         <v>1389</v>
       </c>
-      <c r="D1645" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1645"/>
       <c r="E1645" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1646" spans="1:5">
       <c r="A1646" t="s">
         <v>5</v>
       </c>
       <c r="B1646" t="s">
         <v>6</v>
       </c>
       <c r="C1646" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D1646" t="s">
         <v>1391</v>
       </c>
-      <c r="D1646"/>
       <c r="E1646" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1647" spans="1:5">
       <c r="A1647" t="s">
         <v>5</v>
       </c>
       <c r="B1647" t="s">
         <v>6</v>
       </c>
       <c r="C1647" t="s">
         <v>1392</v>
       </c>
       <c r="D1647"/>
       <c r="E1647" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1648" spans="1:5">
       <c r="A1648" t="s">
         <v>5</v>
       </c>
       <c r="B1648" t="s">
         <v>6</v>
       </c>
       <c r="C1648" t="s">
         <v>1393</v>
       </c>
       <c r="D1648"/>
       <c r="E1648" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1649" spans="1:5">
       <c r="A1649" t="s">
         <v>5</v>
       </c>
       <c r="B1649" t="s">
         <v>6</v>
       </c>
       <c r="C1649" t="s">
         <v>1394</v>
       </c>
-      <c r="D1649" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1649"/>
       <c r="E1649" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1650" spans="1:5">
       <c r="A1650" t="s">
         <v>5</v>
       </c>
       <c r="B1650" t="s">
         <v>6</v>
       </c>
       <c r="C1650" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D1650" t="s">
         <v>1396</v>
-      </c>
-[...1 lines deleted...]
-        <v>1394</v>
       </c>
       <c r="E1650" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1651" spans="1:5">
       <c r="A1651" t="s">
         <v>5</v>
       </c>
       <c r="B1651" t="s">
         <v>6</v>
       </c>
       <c r="C1651" t="s">
         <v>1397</v>
       </c>
-      <c r="D1651"/>
+      <c r="D1651" t="s">
+        <v>1395</v>
+      </c>
       <c r="E1651" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1652" spans="1:5">
       <c r="A1652" t="s">
         <v>5</v>
       </c>
       <c r="B1652" t="s">
         <v>6</v>
       </c>
       <c r="C1652" t="s">
         <v>1398</v>
       </c>
       <c r="D1652"/>
       <c r="E1652" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1653" spans="1:5">
       <c r="A1653" t="s">
         <v>5</v>
       </c>
       <c r="B1653" t="s">
         <v>6</v>
       </c>
       <c r="C1653" t="s">
         <v>1399</v>
       </c>
-      <c r="D1653" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1653"/>
       <c r="E1653" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1654" spans="1:5">
       <c r="A1654" t="s">
         <v>5</v>
       </c>
       <c r="B1654" t="s">
         <v>6</v>
       </c>
       <c r="C1654" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D1654" t="s">
         <v>1401</v>
-      </c>
-[...1 lines deleted...]
-        <v>1402</v>
       </c>
       <c r="E1654" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1655" spans="1:5">
       <c r="A1655" t="s">
         <v>5</v>
       </c>
       <c r="B1655" t="s">
         <v>6</v>
       </c>
       <c r="C1655" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D1655" t="s">
         <v>1403</v>
       </c>
-      <c r="D1655"/>
       <c r="E1655" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1656" spans="1:5">
       <c r="A1656" t="s">
         <v>5</v>
       </c>
       <c r="B1656" t="s">
         <v>6</v>
       </c>
       <c r="C1656" t="s">
         <v>1404</v>
       </c>
-      <c r="D1656" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1656"/>
       <c r="E1656" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1657" spans="1:5">
       <c r="A1657" t="s">
         <v>5</v>
       </c>
       <c r="B1657" t="s">
         <v>6</v>
       </c>
       <c r="C1657" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D1657" t="s">
         <v>1406</v>
-      </c>
-[...1 lines deleted...]
-        <v>1407</v>
       </c>
       <c r="E1657" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1658" spans="1:5">
       <c r="A1658" t="s">
         <v>5</v>
       </c>
       <c r="B1658" t="s">
         <v>6</v>
       </c>
       <c r="C1658" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D1658" t="s">
         <v>1408</v>
       </c>
-      <c r="D1658"/>
       <c r="E1658" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1659" spans="1:5">
       <c r="A1659" t="s">
         <v>5</v>
       </c>
       <c r="B1659" t="s">
         <v>6</v>
       </c>
       <c r="C1659" t="s">
         <v>1409</v>
       </c>
-      <c r="D1659" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1659"/>
       <c r="E1659" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1660" spans="1:5">
       <c r="A1660" t="s">
         <v>5</v>
       </c>
       <c r="B1660" t="s">
         <v>6</v>
       </c>
       <c r="C1660" t="s">
         <v>1410</v>
       </c>
       <c r="D1660" t="s">
-        <v>1411</v>
+        <v>1377</v>
       </c>
       <c r="E1660" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1661" spans="1:5">
       <c r="A1661" t="s">
         <v>5</v>
       </c>
       <c r="B1661" t="s">
         <v>6</v>
       </c>
       <c r="C1661" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D1661" t="s">
         <v>1412</v>
-      </c>
-[...1 lines deleted...]
-        <v>1402</v>
       </c>
       <c r="E1661" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1662" spans="1:5">
       <c r="A1662" t="s">
         <v>5</v>
       </c>
       <c r="B1662" t="s">
         <v>6</v>
       </c>
       <c r="C1662" t="s">
         <v>1413</v>
       </c>
-      <c r="D1662"/>
+      <c r="D1662" t="s">
+        <v>1403</v>
+      </c>
       <c r="E1662" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1663" spans="1:5">
       <c r="A1663" t="s">
         <v>5</v>
       </c>
       <c r="B1663" t="s">
         <v>6</v>
       </c>
       <c r="C1663" t="s">
         <v>1414</v>
       </c>
-      <c r="D1663" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1663"/>
       <c r="E1663" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1664" spans="1:5">
       <c r="A1664" t="s">
         <v>5</v>
       </c>
       <c r="B1664" t="s">
         <v>6</v>
       </c>
       <c r="C1664" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D1664" t="s">
         <v>1416</v>
       </c>
-      <c r="D1664"/>
       <c r="E1664" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1665" spans="1:5">
       <c r="A1665" t="s">
         <v>5</v>
       </c>
       <c r="B1665" t="s">
         <v>6</v>
       </c>
       <c r="C1665" t="s">
         <v>1417</v>
       </c>
       <c r="D1665"/>
       <c r="E1665" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1666" spans="1:5">
       <c r="A1666" t="s">
         <v>5</v>
       </c>
       <c r="B1666" t="s">
         <v>6</v>
@@ -30286,330 +30291,330 @@
     <row r="1672" spans="1:5">
       <c r="A1672" t="s">
         <v>5</v>
       </c>
       <c r="B1672" t="s">
         <v>6</v>
       </c>
       <c r="C1672" t="s">
         <v>1424</v>
       </c>
       <c r="D1672"/>
       <c r="E1672" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1673" spans="1:5">
       <c r="A1673" t="s">
         <v>5</v>
       </c>
       <c r="B1673" t="s">
         <v>6</v>
       </c>
       <c r="C1673" t="s">
         <v>1425</v>
       </c>
-      <c r="D1673" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1673"/>
       <c r="E1673" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1674" spans="1:5">
       <c r="A1674" t="s">
         <v>5</v>
       </c>
       <c r="B1674" t="s">
         <v>6</v>
       </c>
       <c r="C1674" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D1674" t="s">
         <v>1427</v>
-      </c>
-[...1 lines deleted...]
-        <v>1428</v>
       </c>
       <c r="E1674" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1675" spans="1:5">
       <c r="A1675" t="s">
         <v>5</v>
       </c>
       <c r="B1675" t="s">
         <v>6</v>
       </c>
       <c r="C1675" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D1675" t="s">
         <v>1429</v>
-      </c>
-[...1 lines deleted...]
-        <v>1430</v>
       </c>
       <c r="E1675" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1676" spans="1:5">
       <c r="A1676" t="s">
         <v>5</v>
       </c>
       <c r="B1676" t="s">
         <v>6</v>
       </c>
       <c r="C1676" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D1676" t="s">
         <v>1431</v>
-      </c>
-[...1 lines deleted...]
-        <v>1432</v>
       </c>
       <c r="E1676" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1677" spans="1:5">
       <c r="A1677" t="s">
         <v>5</v>
       </c>
       <c r="B1677" t="s">
         <v>6</v>
       </c>
       <c r="C1677" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D1677" t="s">
         <v>1433</v>
       </c>
-      <c r="D1677"/>
       <c r="E1677" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1678" spans="1:5">
       <c r="A1678" t="s">
         <v>5</v>
       </c>
       <c r="B1678" t="s">
         <v>6</v>
       </c>
       <c r="C1678" t="s">
         <v>1434</v>
       </c>
       <c r="D1678"/>
       <c r="E1678" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1679" spans="1:5">
       <c r="A1679" t="s">
         <v>5</v>
       </c>
       <c r="B1679" t="s">
         <v>6</v>
       </c>
       <c r="C1679" t="s">
         <v>1435</v>
       </c>
-      <c r="D1679" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1679"/>
       <c r="E1679" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1680" spans="1:5">
       <c r="A1680" t="s">
         <v>5</v>
       </c>
       <c r="B1680" t="s">
         <v>6</v>
       </c>
       <c r="C1680" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D1680" t="s">
         <v>1437</v>
       </c>
-      <c r="D1680"/>
       <c r="E1680" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1681" spans="1:5">
       <c r="A1681" t="s">
         <v>5</v>
       </c>
       <c r="B1681" t="s">
         <v>6</v>
       </c>
       <c r="C1681" t="s">
         <v>1438</v>
       </c>
       <c r="D1681"/>
       <c r="E1681" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1682" spans="1:5">
       <c r="A1682" t="s">
         <v>5</v>
       </c>
       <c r="B1682" t="s">
         <v>6</v>
       </c>
       <c r="C1682" t="s">
         <v>1439</v>
       </c>
-      <c r="D1682" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1682"/>
       <c r="E1682" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1683" spans="1:5">
       <c r="A1683" t="s">
         <v>5</v>
       </c>
       <c r="B1683" t="s">
         <v>6</v>
       </c>
       <c r="C1683" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D1683" t="s">
         <v>1441</v>
-      </c>
-[...1 lines deleted...]
-        <v>1442</v>
       </c>
       <c r="E1683" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1684" spans="1:5">
       <c r="A1684" t="s">
         <v>5</v>
       </c>
       <c r="B1684" t="s">
         <v>6</v>
       </c>
       <c r="C1684" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D1684" t="s">
         <v>1443</v>
       </c>
-      <c r="D1684"/>
       <c r="E1684" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1685" spans="1:5">
       <c r="A1685" t="s">
         <v>5</v>
       </c>
       <c r="B1685" t="s">
         <v>6</v>
       </c>
       <c r="C1685" t="s">
         <v>1444</v>
       </c>
-      <c r="D1685" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1685"/>
       <c r="E1685" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1686" spans="1:5">
       <c r="A1686" t="s">
         <v>5</v>
       </c>
       <c r="B1686" t="s">
         <v>6</v>
       </c>
       <c r="C1686" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D1686" t="s">
         <v>1446</v>
-      </c>
-[...1 lines deleted...]
-        <v>1447</v>
       </c>
       <c r="E1686" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1687" spans="1:5">
       <c r="A1687" t="s">
         <v>5</v>
       </c>
       <c r="B1687" t="s">
         <v>6</v>
       </c>
       <c r="C1687" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D1687" t="s">
         <v>1448</v>
-      </c>
-[...1 lines deleted...]
-        <v>1376</v>
       </c>
       <c r="E1687" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1688" spans="1:5">
       <c r="A1688" t="s">
         <v>5</v>
       </c>
       <c r="B1688" t="s">
         <v>6</v>
       </c>
       <c r="C1688" t="s">
         <v>1449</v>
       </c>
       <c r="D1688" t="s">
-        <v>1450</v>
+        <v>1377</v>
       </c>
       <c r="E1688" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1689" spans="1:5">
       <c r="A1689" t="s">
         <v>5</v>
       </c>
       <c r="B1689" t="s">
         <v>6</v>
       </c>
       <c r="C1689" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D1689" t="s">
         <v>1451</v>
-      </c>
-[...1 lines deleted...]
-        <v>1452</v>
       </c>
       <c r="E1689" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1690" spans="1:5">
       <c r="A1690" t="s">
         <v>5</v>
       </c>
       <c r="B1690" t="s">
         <v>6</v>
       </c>
       <c r="C1690" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D1690" t="s">
         <v>1453</v>
       </c>
-      <c r="D1690"/>
       <c r="E1690" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1691" spans="1:5">
       <c r="A1691" t="s">
         <v>5</v>
       </c>
       <c r="B1691" t="s">
         <v>6</v>
       </c>
       <c r="C1691" t="s">
         <v>1454</v>
       </c>
       <c r="D1691"/>
       <c r="E1691" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1692" spans="1:5">
       <c r="A1692" t="s">
         <v>5</v>
       </c>
       <c r="B1692" t="s">
         <v>6</v>
@@ -30625,151 +30630,151 @@
     <row r="1693" spans="1:5">
       <c r="A1693" t="s">
         <v>5</v>
       </c>
       <c r="B1693" t="s">
         <v>6</v>
       </c>
       <c r="C1693" t="s">
         <v>1456</v>
       </c>
       <c r="D1693"/>
       <c r="E1693" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1694" spans="1:5">
       <c r="A1694" t="s">
         <v>5</v>
       </c>
       <c r="B1694" t="s">
         <v>6</v>
       </c>
       <c r="C1694" t="s">
         <v>1457</v>
       </c>
-      <c r="D1694" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1694"/>
       <c r="E1694" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1695" spans="1:5">
       <c r="A1695" t="s">
         <v>5</v>
       </c>
       <c r="B1695" t="s">
         <v>6</v>
       </c>
       <c r="C1695" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D1695" t="s">
         <v>1459</v>
-      </c>
-[...1 lines deleted...]
-        <v>1460</v>
       </c>
       <c r="E1695" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1696" spans="1:5">
       <c r="A1696" t="s">
         <v>5</v>
       </c>
       <c r="B1696" t="s">
         <v>6</v>
       </c>
       <c r="C1696" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D1696" t="s">
         <v>1461</v>
-      </c>
-[...1 lines deleted...]
-        <v>1462</v>
       </c>
       <c r="E1696" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1697" spans="1:5">
       <c r="A1697" t="s">
         <v>5</v>
       </c>
       <c r="B1697" t="s">
         <v>6</v>
       </c>
       <c r="C1697" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D1697" t="s">
         <v>1463</v>
-      </c>
-[...1 lines deleted...]
-        <v>1464</v>
       </c>
       <c r="E1697" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1698" spans="1:5">
       <c r="A1698" t="s">
         <v>5</v>
       </c>
       <c r="B1698" t="s">
         <v>6</v>
       </c>
       <c r="C1698" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D1698" t="s">
         <v>1465</v>
       </c>
-      <c r="D1698"/>
       <c r="E1698" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1699" spans="1:5">
       <c r="A1699" t="s">
         <v>5</v>
       </c>
       <c r="B1699" t="s">
         <v>6</v>
       </c>
       <c r="C1699" t="s">
         <v>1466</v>
       </c>
-      <c r="D1699" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1699"/>
       <c r="E1699" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1700" spans="1:5">
       <c r="A1700" t="s">
         <v>5</v>
       </c>
       <c r="B1700" t="s">
         <v>6</v>
       </c>
       <c r="C1700" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D1700" t="s">
         <v>1468</v>
       </c>
-      <c r="D1700"/>
       <c r="E1700" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1701" spans="1:5">
       <c r="A1701" t="s">
         <v>5</v>
       </c>
       <c r="B1701" t="s">
         <v>6</v>
       </c>
       <c r="C1701" t="s">
         <v>1469</v>
       </c>
       <c r="D1701"/>
       <c r="E1701" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1702" spans="1:5">
       <c r="A1702" t="s">
         <v>5</v>
       </c>
       <c r="B1702" t="s">
         <v>6</v>
@@ -30785,532 +30790,532 @@
     <row r="1703" spans="1:5">
       <c r="A1703" t="s">
         <v>5</v>
       </c>
       <c r="B1703" t="s">
         <v>6</v>
       </c>
       <c r="C1703" t="s">
         <v>1471</v>
       </c>
       <c r="D1703"/>
       <c r="E1703" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1704" spans="1:5">
       <c r="A1704" t="s">
         <v>5</v>
       </c>
       <c r="B1704" t="s">
         <v>6</v>
       </c>
       <c r="C1704" t="s">
         <v>1472</v>
       </c>
-      <c r="D1704" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1704"/>
       <c r="E1704" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1705" spans="1:5">
       <c r="A1705" t="s">
         <v>5</v>
       </c>
       <c r="B1705" t="s">
         <v>6</v>
       </c>
       <c r="C1705" t="s">
         <v>1473</v>
       </c>
       <c r="D1705" t="s">
-        <v>1402</v>
+        <v>1377</v>
       </c>
       <c r="E1705" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1706" spans="1:5">
       <c r="A1706" t="s">
         <v>5</v>
       </c>
       <c r="B1706" t="s">
         <v>6</v>
       </c>
       <c r="C1706" t="s">
         <v>1474</v>
       </c>
       <c r="D1706" t="s">
-        <v>1475</v>
+        <v>1403</v>
       </c>
       <c r="E1706" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1707" spans="1:5">
       <c r="A1707" t="s">
         <v>5</v>
       </c>
       <c r="B1707" t="s">
         <v>6</v>
       </c>
       <c r="C1707" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D1707" t="s">
         <v>1476</v>
       </c>
-      <c r="D1707"/>
       <c r="E1707" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1708" spans="1:5">
       <c r="A1708" t="s">
         <v>5</v>
       </c>
       <c r="B1708" t="s">
         <v>6</v>
       </c>
       <c r="C1708" t="s">
         <v>1477</v>
       </c>
-      <c r="D1708" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1708"/>
       <c r="E1708" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1709" spans="1:5">
       <c r="A1709" t="s">
         <v>5</v>
       </c>
       <c r="B1709" t="s">
         <v>6</v>
       </c>
       <c r="C1709" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D1709" t="s">
         <v>1479</v>
-      </c>
-[...1 lines deleted...]
-        <v>1480</v>
       </c>
       <c r="E1709" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1710" spans="1:5">
       <c r="A1710" t="s">
         <v>5</v>
       </c>
       <c r="B1710" t="s">
         <v>6</v>
       </c>
       <c r="C1710" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D1710" t="s">
         <v>1481</v>
-      </c>
-[...1 lines deleted...]
-        <v>1482</v>
       </c>
       <c r="E1710" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1711" spans="1:5">
       <c r="A1711" t="s">
         <v>5</v>
       </c>
       <c r="B1711" t="s">
         <v>6</v>
       </c>
       <c r="C1711" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D1711" t="s">
         <v>1483</v>
       </c>
-      <c r="D1711"/>
       <c r="E1711" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1712" spans="1:5">
       <c r="A1712" t="s">
         <v>5</v>
       </c>
       <c r="B1712" t="s">
         <v>6</v>
       </c>
       <c r="C1712" t="s">
         <v>1484</v>
       </c>
       <c r="D1712"/>
       <c r="E1712" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1713" spans="1:5">
       <c r="A1713" t="s">
         <v>5</v>
       </c>
       <c r="B1713" t="s">
         <v>6</v>
       </c>
       <c r="C1713" t="s">
         <v>1485</v>
       </c>
       <c r="D1713"/>
       <c r="E1713" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1714" spans="1:5">
       <c r="A1714" t="s">
         <v>5</v>
       </c>
       <c r="B1714" t="s">
         <v>6</v>
       </c>
       <c r="C1714" t="s">
         <v>1486</v>
       </c>
-      <c r="D1714" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1714"/>
       <c r="E1714" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1715" spans="1:5">
       <c r="A1715" t="s">
         <v>5</v>
       </c>
       <c r="B1715" t="s">
         <v>6</v>
       </c>
       <c r="C1715" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D1715" t="s">
         <v>1488</v>
-      </c>
-[...1 lines deleted...]
-        <v>1489</v>
       </c>
       <c r="E1715" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1716" spans="1:5">
       <c r="A1716" t="s">
         <v>5</v>
       </c>
       <c r="B1716" t="s">
         <v>6</v>
       </c>
       <c r="C1716" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D1716" t="s">
         <v>1490</v>
-      </c>
-[...1 lines deleted...]
-        <v>1491</v>
       </c>
       <c r="E1716" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1717" spans="1:5">
       <c r="A1717" t="s">
         <v>5</v>
       </c>
       <c r="B1717" t="s">
         <v>6</v>
       </c>
       <c r="C1717" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D1717" t="s">
         <v>1492</v>
-      </c>
-[...1 lines deleted...]
-        <v>1493</v>
       </c>
       <c r="E1717" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1718" spans="1:5">
       <c r="A1718" t="s">
         <v>5</v>
       </c>
       <c r="B1718" t="s">
         <v>6</v>
       </c>
       <c r="C1718" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D1718" t="s">
         <v>1494</v>
-      </c>
-[...1 lines deleted...]
-        <v>1495</v>
       </c>
       <c r="E1718" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1719" spans="1:5">
       <c r="A1719" t="s">
         <v>5</v>
       </c>
       <c r="B1719" t="s">
         <v>6</v>
       </c>
       <c r="C1719" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D1719" t="s">
         <v>1496</v>
       </c>
-      <c r="D1719"/>
       <c r="E1719" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1720" spans="1:5">
       <c r="A1720" t="s">
         <v>5</v>
       </c>
       <c r="B1720" t="s">
         <v>6</v>
       </c>
       <c r="C1720" t="s">
         <v>1497</v>
       </c>
-      <c r="D1720" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1720"/>
       <c r="E1720" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1721" spans="1:5">
       <c r="A1721" t="s">
         <v>5</v>
       </c>
       <c r="B1721" t="s">
         <v>6</v>
       </c>
       <c r="C1721" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D1721" t="s">
         <v>1499</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500</v>
       </c>
       <c r="E1721" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1722" spans="1:5">
       <c r="A1722" t="s">
         <v>5</v>
       </c>
       <c r="B1722" t="s">
         <v>6</v>
       </c>
       <c r="C1722" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D1722" t="s">
         <v>1501</v>
-      </c>
-[...1 lines deleted...]
-        <v>1440</v>
       </c>
       <c r="E1722" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1723" spans="1:5">
       <c r="A1723" t="s">
         <v>5</v>
       </c>
       <c r="B1723" t="s">
         <v>6</v>
       </c>
       <c r="C1723" t="s">
         <v>1502</v>
       </c>
       <c r="D1723" t="s">
-        <v>1503</v>
+        <v>1441</v>
       </c>
       <c r="E1723" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1724" spans="1:5">
       <c r="A1724" t="s">
         <v>5</v>
       </c>
       <c r="B1724" t="s">
         <v>6</v>
       </c>
       <c r="C1724" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D1724" t="s">
         <v>1504</v>
-      </c>
-[...1 lines deleted...]
-        <v>1445</v>
       </c>
       <c r="E1724" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1725" spans="1:5">
       <c r="A1725" t="s">
         <v>5</v>
       </c>
       <c r="B1725" t="s">
         <v>6</v>
       </c>
       <c r="C1725" t="s">
         <v>1505</v>
       </c>
       <c r="D1725" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="E1725" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1726" spans="1:5">
       <c r="A1726" t="s">
         <v>5</v>
       </c>
       <c r="B1726" t="s">
         <v>6</v>
       </c>
       <c r="C1726" t="s">
         <v>1506</v>
       </c>
       <c r="D1726" t="s">
-        <v>1447</v>
+        <v>1446</v>
       </c>
       <c r="E1726" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1727" spans="1:5">
       <c r="A1727" t="s">
         <v>5</v>
       </c>
       <c r="B1727" t="s">
         <v>6</v>
       </c>
       <c r="C1727" t="s">
         <v>1507</v>
       </c>
       <c r="D1727" t="s">
-        <v>1376</v>
+        <v>1448</v>
       </c>
       <c r="E1727" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1728" spans="1:5">
       <c r="A1728" t="s">
         <v>5</v>
       </c>
       <c r="B1728" t="s">
         <v>6</v>
       </c>
       <c r="C1728" t="s">
         <v>1508</v>
       </c>
       <c r="D1728" t="s">
-        <v>1509</v>
+        <v>1377</v>
       </c>
       <c r="E1728" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1729" spans="1:5">
       <c r="A1729" t="s">
         <v>5</v>
       </c>
       <c r="B1729" t="s">
         <v>6</v>
       </c>
       <c r="C1729" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D1729" t="s">
         <v>1510</v>
       </c>
-      <c r="D1729"/>
       <c r="E1729" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1730" spans="1:5">
       <c r="A1730" t="s">
         <v>5</v>
       </c>
       <c r="B1730" t="s">
         <v>6</v>
       </c>
       <c r="C1730" t="s">
         <v>1511</v>
       </c>
-      <c r="D1730" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1730"/>
       <c r="E1730" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1731" spans="1:5">
       <c r="A1731" t="s">
         <v>5</v>
       </c>
       <c r="B1731" t="s">
         <v>6</v>
       </c>
       <c r="C1731" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D1731" t="s">
         <v>1513</v>
-      </c>
-[...1 lines deleted...]
-        <v>1514</v>
       </c>
       <c r="E1731" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1732" spans="1:5">
       <c r="A1732" t="s">
         <v>5</v>
       </c>
       <c r="B1732" t="s">
         <v>6</v>
       </c>
       <c r="C1732" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D1732" t="s">
         <v>1515</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516</v>
       </c>
       <c r="E1732" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1733" spans="1:5">
       <c r="A1733" t="s">
         <v>5</v>
       </c>
       <c r="B1733" t="s">
         <v>6</v>
       </c>
       <c r="C1733" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D1733" t="s">
         <v>1517</v>
       </c>
-      <c r="D1733"/>
       <c r="E1733" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1734" spans="1:5">
       <c r="A1734" t="s">
         <v>5</v>
       </c>
       <c r="B1734" t="s">
         <v>6</v>
       </c>
       <c r="C1734" t="s">
         <v>1518</v>
       </c>
       <c r="D1734"/>
       <c r="E1734" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1735" spans="1:5">
       <c r="A1735" t="s">
         <v>5</v>
       </c>
       <c r="B1735" t="s">
         <v>6</v>
@@ -31326,133 +31331,148 @@
     <row r="1736" spans="1:5">
       <c r="A1736" t="s">
         <v>5</v>
       </c>
       <c r="B1736" t="s">
         <v>6</v>
       </c>
       <c r="C1736" t="s">
         <v>1520</v>
       </c>
       <c r="D1736"/>
       <c r="E1736" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1737" spans="1:5">
       <c r="A1737" t="s">
         <v>5</v>
       </c>
       <c r="B1737" t="s">
         <v>6</v>
       </c>
       <c r="C1737" t="s">
         <v>1521</v>
       </c>
-      <c r="D1737" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1737"/>
       <c r="E1737" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1738" spans="1:5">
       <c r="A1738" t="s">
         <v>5</v>
       </c>
       <c r="B1738" t="s">
         <v>6</v>
       </c>
       <c r="C1738" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D1738" t="s">
         <v>1523</v>
       </c>
-      <c r="D1738"/>
       <c r="E1738" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1739" spans="1:5">
       <c r="A1739" t="s">
         <v>5</v>
       </c>
       <c r="B1739" t="s">
         <v>6</v>
       </c>
       <c r="C1739" t="s">
         <v>1524</v>
       </c>
-      <c r="D1739" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1739"/>
       <c r="E1739" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1740" spans="1:5">
       <c r="A1740" t="s">
         <v>5</v>
       </c>
       <c r="B1740" t="s">
         <v>6</v>
       </c>
       <c r="C1740" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D1740" t="s">
         <v>1526</v>
-      </c>
-[...1 lines deleted...]
-        <v>1527</v>
       </c>
       <c r="E1740" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1741" spans="1:5">
       <c r="A1741" t="s">
         <v>5</v>
       </c>
       <c r="B1741" t="s">
         <v>6</v>
       </c>
       <c r="C1741" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D1741" t="s">
         <v>1528</v>
       </c>
-      <c r="D1741"/>
       <c r="E1741" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1742" spans="1:5">
       <c r="A1742" t="s">
         <v>5</v>
       </c>
       <c r="B1742" t="s">
         <v>6</v>
       </c>
       <c r="C1742" t="s">
         <v>1529</v>
       </c>
       <c r="D1742"/>
       <c r="E1742" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:5">
+      <c r="A1743" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1743" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1743" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D1743"/>
+      <c r="E1743" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>