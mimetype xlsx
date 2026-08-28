--- v0 (2025-10-09)
+++ v1 (2026-08-28)
@@ -1665,68 +1665,68 @@
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>5</v>
       </c>
       <c r="B43" t="s">
         <v>6</v>
       </c>
       <c r="C43" t="s">
         <v>73</v>
       </c>
       <c r="D43"/>
       <c r="E43" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>5</v>
       </c>
       <c r="B44" t="s">
         <v>6</v>
       </c>
       <c r="C44" t="s">
         <v>74</v>
       </c>
-      <c r="D44"/>
+      <c r="D44" t="s">
+        <v>75</v>
+      </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>5</v>
       </c>
       <c r="B45" t="s">
         <v>6</v>
       </c>
       <c r="C45" t="s">
         <v>74</v>
       </c>
-      <c r="D45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D45"/>
       <c r="E45" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>6</v>
       </c>
       <c r="C46" t="s">
         <v>76</v>
       </c>
       <c r="D46" t="s">
         <v>77</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>5</v>
       </c>