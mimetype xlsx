--- v0 (2025-10-09)
+++ v1 (2026-08-28)
@@ -1619,100 +1619,100 @@
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>5</v>
       </c>
       <c r="B23" t="s">
         <v>6</v>
       </c>
       <c r="C23" t="s">
         <v>33</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>5</v>
       </c>
       <c r="B24" t="s">
         <v>6</v>
       </c>
       <c r="C24" t="s">
         <v>34</v>
       </c>
-      <c r="D24"/>
+      <c r="D24" t="s">
+        <v>35</v>
+      </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>5</v>
       </c>
       <c r="B25" t="s">
         <v>6</v>
       </c>
       <c r="C25" t="s">
         <v>34</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D25"/>
       <c r="E25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>5</v>
       </c>
       <c r="B26" t="s">
         <v>6</v>
       </c>
       <c r="C26" t="s">
         <v>36</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D26"/>
       <c r="E26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>5</v>
       </c>
       <c r="B27" t="s">
         <v>6</v>
       </c>
       <c r="C27" t="s">
         <v>36</v>
       </c>
-      <c r="D27"/>
+      <c r="D27" t="s">
+        <v>37</v>
+      </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>5</v>
       </c>
       <c r="B28" t="s">
         <v>6</v>
       </c>
       <c r="C28" t="s">
         <v>38</v>
       </c>
       <c r="D28" t="s">
         <v>39</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>5</v>
       </c>
@@ -1762,194 +1762,194 @@
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>5</v>
       </c>
       <c r="B32" t="s">
         <v>6</v>
       </c>
       <c r="C32" t="s">
         <v>43</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>5</v>
       </c>
       <c r="B33" t="s">
         <v>6</v>
       </c>
       <c r="C33" t="s">
         <v>44</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D33"/>
       <c r="E33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>5</v>
       </c>
       <c r="B34" t="s">
         <v>6</v>
       </c>
       <c r="C34" t="s">
         <v>44</v>
       </c>
-      <c r="D34"/>
+      <c r="D34" t="s">
+        <v>45</v>
+      </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>5</v>
       </c>
       <c r="B35" t="s">
         <v>6</v>
       </c>
       <c r="C35" t="s">
         <v>46</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>5</v>
       </c>
       <c r="B36" t="s">
         <v>6</v>
       </c>
       <c r="C36" t="s">
         <v>47</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D36"/>
       <c r="E36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>5</v>
       </c>
       <c r="B37" t="s">
         <v>6</v>
       </c>
       <c r="C37" t="s">
         <v>47</v>
       </c>
-      <c r="D37"/>
+      <c r="D37" t="s">
+        <v>48</v>
+      </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>6</v>
       </c>
       <c r="C38" t="s">
         <v>49</v>
       </c>
       <c r="D38"/>
       <c r="E38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>5</v>
       </c>
       <c r="B39" t="s">
         <v>6</v>
       </c>
       <c r="C39" t="s">
         <v>50</v>
       </c>
-      <c r="D39"/>
+      <c r="D39" t="s">
+        <v>51</v>
+      </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>5</v>
       </c>
       <c r="B40" t="s">
         <v>6</v>
       </c>
       <c r="C40" t="s">
         <v>50</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D40"/>
       <c r="E40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>5</v>
       </c>
       <c r="B41" t="s">
         <v>6</v>
       </c>
       <c r="C41" t="s">
         <v>52</v>
       </c>
-      <c r="D41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D41"/>
       <c r="E41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>6</v>
       </c>
       <c r="C42" t="s">
         <v>52</v>
       </c>
-      <c r="D42"/>
+      <c r="D42" t="s">
+        <v>53</v>
+      </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>5</v>
       </c>
       <c r="B43" t="s">
         <v>6</v>
       </c>
       <c r="C43" t="s">
         <v>54</v>
       </c>
       <c r="D43"/>
       <c r="E43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>5</v>
       </c>
       <c r="B44" t="s">
         <v>6</v>
@@ -2014,68 +2014,68 @@
         <v>5</v>
       </c>
       <c r="B48" t="s">
         <v>6</v>
       </c>
       <c r="C48" t="s">
         <v>58</v>
       </c>
       <c r="D48" t="s">
         <v>59</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>5</v>
       </c>
       <c r="B49" t="s">
         <v>6</v>
       </c>
       <c r="C49" t="s">
         <v>60</v>
       </c>
-      <c r="D49"/>
+      <c r="D49" t="s">
+        <v>61</v>
+      </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>6</v>
       </c>
       <c r="C50" t="s">
         <v>60</v>
       </c>
-      <c r="D50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D50"/>
       <c r="E50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>5</v>
       </c>
       <c r="B51" t="s">
         <v>6</v>
       </c>
       <c r="C51" t="s">
         <v>62</v>
       </c>
       <c r="D51"/>
       <c r="E51" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>5</v>
       </c>
       <c r="B52" t="s">
         <v>6</v>
@@ -2215,100 +2215,100 @@
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>5</v>
       </c>
       <c r="B61" t="s">
         <v>6</v>
       </c>
       <c r="C61" t="s">
         <v>71</v>
       </c>
       <c r="D61"/>
       <c r="E61" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>5</v>
       </c>
       <c r="B62" t="s">
         <v>6</v>
       </c>
       <c r="C62" t="s">
         <v>73</v>
       </c>
-      <c r="D62"/>
+      <c r="D62" t="s">
+        <v>74</v>
+      </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>5</v>
       </c>
       <c r="B63" t="s">
         <v>6</v>
       </c>
       <c r="C63" t="s">
         <v>73</v>
       </c>
-      <c r="D63" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D63"/>
       <c r="E63" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>5</v>
       </c>
       <c r="B64" t="s">
         <v>6</v>
       </c>
       <c r="C64" t="s">
         <v>75</v>
       </c>
-      <c r="D64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D64"/>
       <c r="E64" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>5</v>
       </c>
       <c r="B65" t="s">
         <v>6</v>
       </c>
       <c r="C65" t="s">
         <v>75</v>
       </c>
-      <c r="D65"/>
+      <c r="D65" t="s">
+        <v>76</v>
+      </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>5</v>
       </c>
       <c r="B66" t="s">
         <v>6</v>
       </c>
       <c r="C66" t="s">
         <v>77</v>
       </c>
       <c r="D66"/>
       <c r="E66" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>5</v>
       </c>
       <c r="B67" t="s">
         <v>6</v>
@@ -2324,68 +2324,68 @@
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>5</v>
       </c>
       <c r="B68" t="s">
         <v>6</v>
       </c>
       <c r="C68" t="s">
         <v>79</v>
       </c>
       <c r="D68"/>
       <c r="E68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>5</v>
       </c>
       <c r="B69" t="s">
         <v>6</v>
       </c>
       <c r="C69" t="s">
         <v>80</v>
       </c>
-      <c r="D69"/>
+      <c r="D69" t="s">
+        <v>81</v>
+      </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>5</v>
       </c>
       <c r="B70" t="s">
         <v>6</v>
       </c>
       <c r="C70" t="s">
         <v>80</v>
       </c>
-      <c r="D70" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D70"/>
       <c r="E70" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>5</v>
       </c>
       <c r="B71" t="s">
         <v>6</v>
       </c>
       <c r="C71" t="s">
         <v>82</v>
       </c>
       <c r="D71" t="s">
         <v>83</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>5</v>
       </c>
@@ -2480,68 +2480,68 @@
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>5</v>
       </c>
       <c r="B78" t="s">
         <v>6</v>
       </c>
       <c r="C78" t="s">
         <v>89</v>
       </c>
       <c r="D78"/>
       <c r="E78" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>5</v>
       </c>
       <c r="B79" t="s">
         <v>6</v>
       </c>
       <c r="C79" t="s">
         <v>90</v>
       </c>
-      <c r="D79" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D79"/>
       <c r="E79" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>5</v>
       </c>
       <c r="B80" t="s">
         <v>6</v>
       </c>
       <c r="C80" t="s">
         <v>90</v>
       </c>
-      <c r="D80"/>
+      <c r="D80" t="s">
+        <v>91</v>
+      </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>5</v>
       </c>
       <c r="B81" t="s">
         <v>6</v>
       </c>
       <c r="C81" t="s">
         <v>92</v>
       </c>
       <c r="D81"/>
       <c r="E81" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>5</v>
       </c>
       <c r="B82" t="s">
         <v>6</v>
@@ -2608,68 +2608,68 @@
         <v>5</v>
       </c>
       <c r="B86" t="s">
         <v>6</v>
       </c>
       <c r="C86" t="s">
         <v>97</v>
       </c>
       <c r="D86" t="s">
         <v>98</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>5</v>
       </c>
       <c r="B87" t="s">
         <v>6</v>
       </c>
       <c r="C87" t="s">
         <v>99</v>
       </c>
-      <c r="D87" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D87"/>
       <c r="E87" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>5</v>
       </c>
       <c r="B88" t="s">
         <v>6</v>
       </c>
       <c r="C88" t="s">
         <v>99</v>
       </c>
-      <c r="D88"/>
+      <c r="D88" t="s">
+        <v>100</v>
+      </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>5</v>
       </c>
       <c r="B89" t="s">
         <v>6</v>
       </c>
       <c r="C89" t="s">
         <v>101</v>
       </c>
       <c r="D89"/>
       <c r="E89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>5</v>
       </c>
       <c r="B90" t="s">
         <v>6</v>
@@ -2811,115 +2811,115 @@
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>5</v>
       </c>
       <c r="B99" t="s">
         <v>6</v>
       </c>
       <c r="C99" t="s">
         <v>111</v>
       </c>
       <c r="D99"/>
       <c r="E99" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>5</v>
       </c>
       <c r="B100" t="s">
         <v>6</v>
       </c>
       <c r="C100" t="s">
         <v>112</v>
       </c>
-      <c r="D100"/>
+      <c r="D100" t="s">
+        <v>113</v>
+      </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
         <v>5</v>
       </c>
       <c r="B101" t="s">
         <v>6</v>
       </c>
       <c r="C101" t="s">
         <v>112</v>
       </c>
-      <c r="D101" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D101"/>
       <c r="E101" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
         <v>5</v>
       </c>
       <c r="B102" t="s">
         <v>6</v>
       </c>
       <c r="C102" t="s">
         <v>114</v>
       </c>
       <c r="D102"/>
       <c r="E102" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>5</v>
       </c>
       <c r="B103" t="s">
         <v>6</v>
       </c>
       <c r="C103" t="s">
         <v>115</v>
       </c>
-      <c r="D103" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D103"/>
       <c r="E103" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>5</v>
       </c>
       <c r="B104" t="s">
         <v>6</v>
       </c>
       <c r="C104" t="s">
         <v>115</v>
       </c>
-      <c r="D104"/>
+      <c r="D104" t="s">
+        <v>116</v>
+      </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>5</v>
       </c>
       <c r="B105" t="s">
         <v>6</v>
       </c>
       <c r="C105" t="s">
         <v>117</v>
       </c>
       <c r="D105"/>
       <c r="E105" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>5</v>
       </c>
       <c r="B106" t="s">
         <v>6</v>
@@ -2965,100 +2965,100 @@
     <row r="109" spans="1:5">
       <c r="A109" t="s">
         <v>5</v>
       </c>
       <c r="B109" t="s">
         <v>6</v>
       </c>
       <c r="C109" t="s">
         <v>121</v>
       </c>
       <c r="D109"/>
       <c r="E109" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>5</v>
       </c>
       <c r="B110" t="s">
         <v>6</v>
       </c>
       <c r="C110" t="s">
         <v>122</v>
       </c>
-      <c r="D110"/>
+      <c r="D110" t="s">
+        <v>123</v>
+      </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>5</v>
       </c>
       <c r="B111" t="s">
         <v>6</v>
       </c>
       <c r="C111" t="s">
         <v>122</v>
       </c>
-      <c r="D111" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D111"/>
       <c r="E111" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>5</v>
       </c>
       <c r="B112" t="s">
         <v>6</v>
       </c>
       <c r="C112" t="s">
         <v>124</v>
       </c>
-      <c r="D112"/>
+      <c r="D112" t="s">
+        <v>125</v>
+      </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
         <v>5</v>
       </c>
       <c r="B113" t="s">
         <v>6</v>
       </c>
       <c r="C113" t="s">
         <v>124</v>
       </c>
-      <c r="D113" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D113"/>
       <c r="E113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>5</v>
       </c>
       <c r="B114" t="s">
         <v>6</v>
       </c>
       <c r="C114" t="s">
         <v>126</v>
       </c>
       <c r="D114"/>
       <c r="E114" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>5</v>
       </c>
       <c r="B115" t="s">
         <v>6</v>
@@ -3119,68 +3119,68 @@
     <row r="119" spans="1:5">
       <c r="A119" t="s">
         <v>5</v>
       </c>
       <c r="B119" t="s">
         <v>6</v>
       </c>
       <c r="C119" t="s">
         <v>131</v>
       </c>
       <c r="D119"/>
       <c r="E119" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
         <v>5</v>
       </c>
       <c r="B120" t="s">
         <v>6</v>
       </c>
       <c r="C120" t="s">
         <v>132</v>
       </c>
-      <c r="D120"/>
+      <c r="D120" t="s">
+        <v>133</v>
+      </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>5</v>
       </c>
       <c r="B121" t="s">
         <v>6</v>
       </c>
       <c r="C121" t="s">
         <v>132</v>
       </c>
-      <c r="D121" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D121"/>
       <c r="E121" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>5</v>
       </c>
       <c r="B122" t="s">
         <v>6</v>
       </c>
       <c r="C122" t="s">
         <v>134</v>
       </c>
       <c r="D122"/>
       <c r="E122" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>5</v>
       </c>
       <c r="B123" t="s">
         <v>6</v>
@@ -3286,68 +3286,68 @@
     <row r="130" spans="1:5">
       <c r="A130" t="s">
         <v>5</v>
       </c>
       <c r="B130" t="s">
         <v>6</v>
       </c>
       <c r="C130" t="s">
         <v>142</v>
       </c>
       <c r="D130"/>
       <c r="E130" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
         <v>5</v>
       </c>
       <c r="B131" t="s">
         <v>6</v>
       </c>
       <c r="C131" t="s">
         <v>143</v>
       </c>
-      <c r="D131" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D131"/>
       <c r="E131" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
         <v>5</v>
       </c>
       <c r="B132" t="s">
         <v>6</v>
       </c>
       <c r="C132" t="s">
         <v>143</v>
       </c>
-      <c r="D132"/>
+      <c r="D132" t="s">
+        <v>144</v>
+      </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>5</v>
       </c>
       <c r="B133" t="s">
         <v>6</v>
       </c>
       <c r="C133" t="s">
         <v>145</v>
       </c>
       <c r="D133"/>
       <c r="E133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
         <v>5</v>
       </c>
       <c r="B134" t="s">
         <v>6</v>
@@ -3395,68 +3395,68 @@
     <row r="137" spans="1:5">
       <c r="A137" t="s">
         <v>5</v>
       </c>
       <c r="B137" t="s">
         <v>6</v>
       </c>
       <c r="C137" t="s">
         <v>150</v>
       </c>
       <c r="D137"/>
       <c r="E137" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
         <v>5</v>
       </c>
       <c r="B138" t="s">
         <v>6</v>
       </c>
       <c r="C138" t="s">
         <v>151</v>
       </c>
-      <c r="D138" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D138"/>
       <c r="E138" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
         <v>5</v>
       </c>
       <c r="B139" t="s">
         <v>6</v>
       </c>
       <c r="C139" t="s">
         <v>151</v>
       </c>
-      <c r="D139"/>
+      <c r="D139" t="s">
+        <v>152</v>
+      </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
         <v>5</v>
       </c>
       <c r="B140" t="s">
         <v>6</v>
       </c>
       <c r="C140" t="s">
         <v>153</v>
       </c>
       <c r="D140" t="s">
         <v>154</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
         <v>5</v>
       </c>
@@ -3553,68 +3553,68 @@
     <row r="147" spans="1:5">
       <c r="A147" t="s">
         <v>5</v>
       </c>
       <c r="B147" t="s">
         <v>6</v>
       </c>
       <c r="C147" t="s">
         <v>160</v>
       </c>
       <c r="D147"/>
       <c r="E147" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
         <v>5</v>
       </c>
       <c r="B148" t="s">
         <v>6</v>
       </c>
       <c r="C148" t="s">
         <v>161</v>
       </c>
-      <c r="D148" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D148"/>
       <c r="E148" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
         <v>5</v>
       </c>
       <c r="B149" t="s">
         <v>6</v>
       </c>
       <c r="C149" t="s">
         <v>161</v>
       </c>
-      <c r="D149"/>
+      <c r="D149" t="s">
+        <v>162</v>
+      </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>5</v>
       </c>
       <c r="B150" t="s">
         <v>6</v>
       </c>
       <c r="C150" t="s">
         <v>163</v>
       </c>
       <c r="D150"/>
       <c r="E150" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
         <v>5</v>
       </c>
       <c r="B151" t="s">
         <v>6</v>
@@ -3694,68 +3694,68 @@
     <row r="156" spans="1:5">
       <c r="A156" t="s">
         <v>5</v>
       </c>
       <c r="B156" t="s">
         <v>6</v>
       </c>
       <c r="C156" t="s">
         <v>169</v>
       </c>
       <c r="D156"/>
       <c r="E156" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
         <v>5</v>
       </c>
       <c r="B157" t="s">
         <v>6</v>
       </c>
       <c r="C157" t="s">
         <v>170</v>
       </c>
-      <c r="D157" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D157"/>
       <c r="E157" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
         <v>5</v>
       </c>
       <c r="B158" t="s">
         <v>6</v>
       </c>
       <c r="C158" t="s">
         <v>170</v>
       </c>
-      <c r="D158"/>
+      <c r="D158" t="s">
+        <v>171</v>
+      </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
         <v>5</v>
       </c>
       <c r="B159" t="s">
         <v>6</v>
       </c>
       <c r="C159" t="s">
         <v>172</v>
       </c>
       <c r="D159"/>
       <c r="E159" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
         <v>5</v>
       </c>
       <c r="B160" t="s">
         <v>6</v>
@@ -3957,132 +3957,132 @@
     <row r="173" spans="1:5">
       <c r="A173" t="s">
         <v>5</v>
       </c>
       <c r="B173" t="s">
         <v>6</v>
       </c>
       <c r="C173" t="s">
         <v>188</v>
       </c>
       <c r="D173"/>
       <c r="E173" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
         <v>5</v>
       </c>
       <c r="B174" t="s">
         <v>6</v>
       </c>
       <c r="C174" t="s">
         <v>189</v>
       </c>
-      <c r="D174"/>
+      <c r="D174" t="s">
+        <v>190</v>
+      </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
         <v>5</v>
       </c>
       <c r="B175" t="s">
         <v>6</v>
       </c>
       <c r="C175" t="s">
         <v>189</v>
       </c>
-      <c r="D175" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D175"/>
       <c r="E175" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>5</v>
       </c>
       <c r="B176" t="s">
         <v>6</v>
       </c>
       <c r="C176" t="s">
         <v>191</v>
       </c>
       <c r="D176"/>
       <c r="E176" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
         <v>5</v>
       </c>
       <c r="B177" t="s">
         <v>6</v>
       </c>
       <c r="C177" t="s">
         <v>192</v>
       </c>
       <c r="D177" t="s">
         <v>193</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
         <v>5</v>
       </c>
       <c r="B178" t="s">
         <v>6</v>
       </c>
       <c r="C178" t="s">
         <v>194</v>
       </c>
-      <c r="D178"/>
+      <c r="D178" t="s">
+        <v>195</v>
+      </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
         <v>5</v>
       </c>
       <c r="B179" t="s">
         <v>6</v>
       </c>
       <c r="C179" t="s">
         <v>194</v>
       </c>
-      <c r="D179" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D179"/>
       <c r="E179" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
         <v>5</v>
       </c>
       <c r="B180" t="s">
         <v>6</v>
       </c>
       <c r="C180" t="s">
         <v>196</v>
       </c>
       <c r="D180"/>
       <c r="E180" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
         <v>5</v>
       </c>
       <c r="B181" t="s">
         <v>6</v>
@@ -4132,100 +4132,100 @@
         <v>5</v>
       </c>
       <c r="B184" t="s">
         <v>6</v>
       </c>
       <c r="C184" t="s">
         <v>200</v>
       </c>
       <c r="D184" t="s">
         <v>201</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" t="s">
         <v>5</v>
       </c>
       <c r="B185" t="s">
         <v>6</v>
       </c>
       <c r="C185" t="s">
         <v>202</v>
       </c>
-      <c r="D185" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D185"/>
       <c r="E185" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" t="s">
         <v>5</v>
       </c>
       <c r="B186" t="s">
         <v>6</v>
       </c>
       <c r="C186" t="s">
         <v>202</v>
       </c>
-      <c r="D186"/>
+      <c r="D186" t="s">
+        <v>203</v>
+      </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
         <v>5</v>
       </c>
       <c r="B187" t="s">
         <v>6</v>
       </c>
       <c r="C187" t="s">
         <v>204</v>
       </c>
-      <c r="D187" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D187"/>
       <c r="E187" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>5</v>
       </c>
       <c r="B188" t="s">
         <v>6</v>
       </c>
       <c r="C188" t="s">
         <v>204</v>
       </c>
-      <c r="D188"/>
+      <c r="D188" t="s">
+        <v>205</v>
+      </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
         <v>5</v>
       </c>
       <c r="B189" t="s">
         <v>6</v>
       </c>
       <c r="C189" t="s">
         <v>206</v>
       </c>
       <c r="D189"/>
       <c r="E189" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
         <v>5</v>
       </c>
       <c r="B190" t="s">
         <v>6</v>
@@ -4322,68 +4322,68 @@
     <row r="196" spans="1:5">
       <c r="A196" t="s">
         <v>5</v>
       </c>
       <c r="B196" t="s">
         <v>6</v>
       </c>
       <c r="C196" t="s">
         <v>213</v>
       </c>
       <c r="D196"/>
       <c r="E196" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
         <v>5</v>
       </c>
       <c r="B197" t="s">
         <v>6</v>
       </c>
       <c r="C197" t="s">
         <v>214</v>
       </c>
-      <c r="D197" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D197"/>
       <c r="E197" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
         <v>5</v>
       </c>
       <c r="B198" t="s">
         <v>6</v>
       </c>
       <c r="C198" t="s">
         <v>214</v>
       </c>
-      <c r="D198"/>
+      <c r="D198" t="s">
+        <v>215</v>
+      </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
         <v>5</v>
       </c>
       <c r="B199" t="s">
         <v>6</v>
       </c>
       <c r="C199" t="s">
         <v>216</v>
       </c>
       <c r="D199" t="s">
         <v>217</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
         <v>5</v>
       </c>
@@ -4465,130 +4465,130 @@
     <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>5</v>
       </c>
       <c r="B205" t="s">
         <v>6</v>
       </c>
       <c r="C205" t="s">
         <v>225</v>
       </c>
       <c r="D205"/>
       <c r="E205" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>5</v>
       </c>
       <c r="B206" t="s">
         <v>6</v>
       </c>
       <c r="C206" t="s">
         <v>226</v>
       </c>
-      <c r="D206" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D206"/>
       <c r="E206" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
         <v>5</v>
       </c>
       <c r="B207" t="s">
         <v>6</v>
       </c>
       <c r="C207" t="s">
         <v>226</v>
       </c>
-      <c r="D207"/>
+      <c r="D207" t="s">
+        <v>227</v>
+      </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
         <v>5</v>
       </c>
       <c r="B208" t="s">
         <v>6</v>
       </c>
       <c r="C208" t="s">
         <v>228</v>
       </c>
       <c r="D208"/>
       <c r="E208" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
         <v>5</v>
       </c>
       <c r="B209" t="s">
         <v>6</v>
       </c>
       <c r="C209" t="s">
         <v>229</v>
       </c>
       <c r="D209"/>
       <c r="E209" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
         <v>5</v>
       </c>
       <c r="B210" t="s">
         <v>6</v>
       </c>
       <c r="C210" t="s">
         <v>230</v>
       </c>
-      <c r="D210"/>
+      <c r="D210" t="s">
+        <v>231</v>
+      </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
         <v>5</v>
       </c>
       <c r="B211" t="s">
         <v>6</v>
       </c>
       <c r="C211" t="s">
         <v>230</v>
       </c>
-      <c r="D211" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D211"/>
       <c r="E211" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
         <v>5</v>
       </c>
       <c r="B212" t="s">
         <v>6</v>
       </c>
       <c r="C212" t="s">
         <v>232</v>
       </c>
       <c r="D212" t="s">
         <v>233</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>5</v>
       </c>
@@ -4685,132 +4685,132 @@
     <row r="219" spans="1:5">
       <c r="A219" t="s">
         <v>5</v>
       </c>
       <c r="B219" t="s">
         <v>6</v>
       </c>
       <c r="C219" t="s">
         <v>241</v>
       </c>
       <c r="D219"/>
       <c r="E219" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>5</v>
       </c>
       <c r="B220" t="s">
         <v>6</v>
       </c>
       <c r="C220" t="s">
         <v>242</v>
       </c>
-      <c r="D220" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D220"/>
       <c r="E220" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>5</v>
       </c>
       <c r="B221" t="s">
         <v>6</v>
       </c>
       <c r="C221" t="s">
         <v>242</v>
       </c>
-      <c r="D221"/>
+      <c r="D221" t="s">
+        <v>243</v>
+      </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
         <v>5</v>
       </c>
       <c r="B222" t="s">
         <v>6</v>
       </c>
       <c r="C222" t="s">
         <v>244</v>
       </c>
       <c r="D222"/>
       <c r="E222" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
         <v>5</v>
       </c>
       <c r="B223" t="s">
         <v>6</v>
       </c>
       <c r="C223" t="s">
         <v>245</v>
       </c>
       <c r="D223" t="s">
         <v>246</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
         <v>5</v>
       </c>
       <c r="B224" t="s">
         <v>6</v>
       </c>
       <c r="C224" t="s">
         <v>247</v>
       </c>
-      <c r="D224" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D224"/>
       <c r="E224" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
         <v>5</v>
       </c>
       <c r="B225" t="s">
         <v>6</v>
       </c>
       <c r="C225" t="s">
         <v>247</v>
       </c>
-      <c r="D225"/>
+      <c r="D225" t="s">
+        <v>248</v>
+      </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>5</v>
       </c>
       <c r="B226" t="s">
         <v>6</v>
       </c>
       <c r="C226" t="s">
         <v>249</v>
       </c>
       <c r="D226"/>
       <c r="E226" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
         <v>5</v>
       </c>
       <c r="B227" t="s">
         <v>6</v>
@@ -4911,147 +4911,147 @@
         <v>5</v>
       </c>
       <c r="B233" t="s">
         <v>6</v>
       </c>
       <c r="C233" t="s">
         <v>259</v>
       </c>
       <c r="D233" t="s">
         <v>260</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>5</v>
       </c>
       <c r="B234" t="s">
         <v>6</v>
       </c>
       <c r="C234" t="s">
         <v>261</v>
       </c>
-      <c r="D234" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D234"/>
       <c r="E234" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
         <v>5</v>
       </c>
       <c r="B235" t="s">
         <v>6</v>
       </c>
       <c r="C235" t="s">
         <v>261</v>
       </c>
-      <c r="D235"/>
+      <c r="D235" t="s">
+        <v>262</v>
+      </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
         <v>5</v>
       </c>
       <c r="B236" t="s">
         <v>6</v>
       </c>
       <c r="C236" t="s">
         <v>263</v>
       </c>
-      <c r="D236"/>
+      <c r="D236" t="s">
+        <v>264</v>
+      </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
         <v>5</v>
       </c>
       <c r="B237" t="s">
         <v>6</v>
       </c>
       <c r="C237" t="s">
         <v>263</v>
       </c>
-      <c r="D237" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D237"/>
       <c r="E237" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
         <v>5</v>
       </c>
       <c r="B238" t="s">
         <v>6</v>
       </c>
       <c r="C238" t="s">
         <v>265</v>
       </c>
       <c r="D238"/>
       <c r="E238" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
         <v>5</v>
       </c>
       <c r="B239" t="s">
         <v>6</v>
       </c>
       <c r="C239" t="s">
         <v>266</v>
       </c>
-      <c r="D239" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D239"/>
       <c r="E239" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
         <v>5</v>
       </c>
       <c r="B240" t="s">
         <v>6</v>
       </c>
       <c r="C240" t="s">
         <v>266</v>
       </c>
-      <c r="D240"/>
+      <c r="D240" t="s">
+        <v>267</v>
+      </c>
       <c r="E240" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
         <v>5</v>
       </c>
       <c r="B241" t="s">
         <v>6</v>
       </c>
       <c r="C241" t="s">
         <v>268</v>
       </c>
       <c r="D241"/>
       <c r="E241" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
         <v>5</v>
       </c>
       <c r="B242" t="s">
         <v>6</v>
@@ -5069,68 +5069,68 @@
     <row r="243" spans="1:5">
       <c r="A243" t="s">
         <v>5</v>
       </c>
       <c r="B243" t="s">
         <v>6</v>
       </c>
       <c r="C243" t="s">
         <v>271</v>
       </c>
       <c r="D243"/>
       <c r="E243" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
         <v>5</v>
       </c>
       <c r="B244" t="s">
         <v>6</v>
       </c>
       <c r="C244" t="s">
         <v>272</v>
       </c>
-      <c r="D244" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D244"/>
       <c r="E244" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
         <v>5</v>
       </c>
       <c r="B245" t="s">
         <v>6</v>
       </c>
       <c r="C245" t="s">
         <v>272</v>
       </c>
-      <c r="D245"/>
+      <c r="D245" t="s">
+        <v>273</v>
+      </c>
       <c r="E245" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
         <v>5</v>
       </c>
       <c r="B246" t="s">
         <v>6</v>
       </c>
       <c r="C246" t="s">
         <v>274</v>
       </c>
       <c r="D246"/>
       <c r="E246" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
         <v>5</v>
       </c>
       <c r="B247" t="s">
         <v>6</v>
@@ -5212,68 +5212,68 @@
         <v>5</v>
       </c>
       <c r="B252" t="s">
         <v>6</v>
       </c>
       <c r="C252" t="s">
         <v>280</v>
       </c>
       <c r="D252" t="s">
         <v>281</v>
       </c>
       <c r="E252" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
         <v>5</v>
       </c>
       <c r="B253" t="s">
         <v>6</v>
       </c>
       <c r="C253" t="s">
         <v>282</v>
       </c>
-      <c r="D253"/>
+      <c r="D253" t="s">
+        <v>283</v>
+      </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
         <v>5</v>
       </c>
       <c r="B254" t="s">
         <v>6</v>
       </c>
       <c r="C254" t="s">
         <v>282</v>
       </c>
-      <c r="D254" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D254"/>
       <c r="E254" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
         <v>5</v>
       </c>
       <c r="B255" t="s">
         <v>6</v>
       </c>
       <c r="C255" t="s">
         <v>284</v>
       </c>
       <c r="D255"/>
       <c r="E255" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
         <v>5</v>
       </c>
       <c r="B256" t="s">
         <v>6</v>