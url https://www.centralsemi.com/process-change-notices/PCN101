--- v0 (2025-10-09)
+++ v1 (2026-08-28)
@@ -856,102 +856,102 @@
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>5</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>5</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>5</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>5</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>5</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
         <v>23</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>5</v>